--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -14,268 +14,187 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1353">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-09 03:48:00</t>
+    <t>Актуальность прайса на: 2026-10-24 12:50:14</t>
   </si>
   <si>
     <t>Плёнка упаковочная</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3%</t>
   </si>
   <si>
     <t>8%</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>1663/11</t>
-[...5 lines deleted...]
-    <t>https://rostov.omg-gift.ru/product/0013631-3-1-2/</t>
+    <t>1634/2</t>
+  </si>
+  <si>
+    <t>Плёнка 0,57*10м 280г матовая/глянцевая с окошком 55мкм Белый 1/30 Арт: 1634/2</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-1/</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
-    <t>1663/9</t>
-[...34 lines deleted...]
-  <si>
     <t>1634/4</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м 280г матовая/глянцевая с окошком 55мкм Красный 1/30 Арт: 1634/4</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-3/</t>
   </si>
   <si>
     <t>1634/1</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м 280г матовая/глянцевая с окошком 55мкм Розовый 1/30 Арт: 1634/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5/</t>
   </si>
   <si>
     <t>1634/6</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м 280г матовая/глянцевая с окошком 55мкм Синий 1/30 Арт: 1634/6</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-5/</t>
   </si>
   <si>
     <t>1634/5</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м 280г матовая/глянцевая с окошком 55мкм Сиреневый 1/30 Арт: 1634/5</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-4/</t>
   </si>
   <si>
-    <t>1636/5</t>
-[...16 lines deleted...]
-  <si>
     <t>1860/4</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м матовая "Love" 65мкм Белый/Красный 1/30 Арт: 1860/4</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013625-2-1-1-2/</t>
   </si>
   <si>
     <t>1860/1</t>
   </si>
   <si>
     <t>Плёнка 0,57*10м матовая "Love" 65мкм Белый/Чёрный 1/30 Арт: 1860/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013625-2-1-1/</t>
   </si>
   <si>
-    <t>1860/2</t>
-[...7 lines deleted...]
-  <si>
     <t>1638/3516</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г "Корейская" 55мкм Красный 1/30 Арт: 1638/3516</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-11-1-1/</t>
   </si>
   <si>
     <t>1638/C</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г "Корейская" 65мкм Глубокий розовый 1/30 Арт: 1638/C</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-5/</t>
   </si>
   <si>
     <t>1638/2347</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г "Корейская" 65мкм Красный-2347 1/30 Арт: 1638/2347</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>1638/192</t>
-[...16 lines deleted...]
-  <si>
     <t>1638/2</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Белый 1/30 Арт: 1638/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2/</t>
   </si>
   <si>
     <t>1638/489G</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Персиковый 1/30 Арт: 1638/489G</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-1/</t>
   </si>
   <si>
     <t>1638/0331G</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Розовый-0331 1/30 Арт: 1638/0331G</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-4/</t>
@@ -286,95 +205,68 @@
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Розовый-230 1/30 Арт: 1638/230G</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-2/</t>
   </si>
   <si>
     <t>1638/2064</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Серовато-пурпурный 1/30 Арт: 1638/2064</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-6-1-1/</t>
   </si>
   <si>
     <t>1638/285</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Синий 1/30 Арт: 1638/285</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-17-1/</t>
   </si>
   <si>
-    <t>1638/2145</t>
-[...7 lines deleted...]
-  <si>
     <t>1638/3572G</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 55мкм Умеренный розовый 1/30 Арт: 1638/3572G</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-3/</t>
   </si>
   <si>
     <t>1638/310</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Бирюзово-голубой 1/30 Арт: 1638/310</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-2-1-1/</t>
   </si>
   <si>
-    <t>1638/2255</t>
-[...16 lines deleted...]
-  <si>
     <t>1638/7632</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Бледно-персиковый 1/30 Арт: 1638/7632</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-4/</t>
   </si>
   <si>
     <t>1638/665</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Бледно-сиреневый 1/30 Арт: 1638/665</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1/</t>
   </si>
   <si>
     <t>1638/257</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Бледно-фиолетовый 1/30 Арт: 1638/257</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-9-1/</t>
@@ -484,59 +376,50 @@
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Персиковый-3544 1/30 Арт: 1638/3544</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-7/</t>
   </si>
   <si>
     <t>1638/2043</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Пыльно-розовый 1/30 Арт: 1638/2043</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-4-1-1/</t>
   </si>
   <si>
     <t>1638/1765</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Розовый-1765 1/30 Арт: 1638/1765</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4/</t>
   </si>
   <si>
-    <t>1638/1767</t>
-[...7 lines deleted...]
-  <si>
     <t>1638/4068</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Розовый-4068 1/30 Арт: 1638/4068</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-1/</t>
   </si>
   <si>
     <t>1638/2141</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Светло-синий 1/30 Арт: 1638/2141</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-3-1-1/</t>
   </si>
   <si>
     <t>1638/2092</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 255г матовая "Корейская" 65мкм Светло-фиолетовый 1/30 Арт: 1638/2092</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-11-2/</t>
@@ -628,122 +511,77 @@
   <si>
     <t>Плёнка 0,58*10м 275г глянцевая в полоску 50мкм Красный-3546 1/30 Арт: 1602/3546</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-1/</t>
   </si>
   <si>
     <t>1602/0331</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г глянцевая в полоску 50мкм Розовый 1/30 Арт: 1602/0331</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-2/</t>
   </si>
   <si>
     <t>1602/666</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г глянцевая в полоску 50мкм Светло-фиолетовый 1/30 Арт: 1602/666</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-2/</t>
   </si>
   <si>
-    <t>1604/2347</t>
-[...16 lines deleted...]
-  <si>
     <t>1604/185</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г двухсторонняя 65мкм Красный/Серебристый 1/30 Арт: 1604/185</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1/</t>
   </si>
   <si>
     <t>1604/286</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г двухсторонняя 65мкм Синий/Серебристый 1/30 Арт: 1604/286</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-6/</t>
   </si>
   <si>
-    <t>1604/2253</t>
-[...16 lines deleted...]
-  <si>
     <t>1604/187</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Бордовый/Насыщенный красный 1/30 Арт: 1604/187</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-1-1-3/</t>
   </si>
   <si>
-    <t>1604/194</t>
-[...7 lines deleted...]
-  <si>
     <t>1604/199</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Красный/Бежевый 1/30 Арт: 1604/199</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-1-2-1/</t>
   </si>
   <si>
     <t>1604/0331</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Лавандовый розовый/Розовый 1/30 Арт: 1604/0331</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5/</t>
   </si>
   <si>
     <t>1604/2024</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Оранжевый/Бледно-оранжевый 1/30 Арт: 1604/2024</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-7/</t>
@@ -763,306 +601,216 @@
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Розовый/Серебристый 1/30 Арт: 1604/182</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-3/</t>
   </si>
   <si>
     <t>1604/580</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Светло-салатовый/Серебристый 1/30 Арт: 1604/580</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-4/</t>
   </si>
   <si>
     <t>1604/6022</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Светлый жёлто-зелёный/Персиковый 1/30 Арт: 1604/6022</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-13/</t>
   </si>
   <si>
-    <t>1604/2213</t>
-[...25 lines deleted...]
-  <si>
     <t>1604/6089</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Синий/Светло-синий 1/30 Арт: 1604/6089</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-1-2-1-1/</t>
   </si>
   <si>
     <t>1604/680</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Сиреневый/Оранжевый 1/30 Арт: 1604/680</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-2-1-2-1-3/</t>
   </si>
   <si>
     <t>1604/0631</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Сиреневый/Серебристый 1/30 Арт: 1604/0631</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-1-5-1-2/</t>
   </si>
   <si>
-    <t>1604/213</t>
-[...7 lines deleted...]
-  <si>
     <t>1604/7658</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Фиолетовый/Розовый 1/30 Арт: 1604/7658</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-2-1-2-1-1-1/</t>
   </si>
   <si>
     <t>1604/211</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая двухсторонняя 65мкм Ярко-розовый/Розовый 1/30 Арт: 1604/211</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00130421-2-2-1-1/</t>
   </si>
   <si>
     <t>1624/2</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Белый 1/30 Арт: 1624/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-2-1-1-1/</t>
   </si>
   <si>
-    <t>1624/2253</t>
-[...7 lines deleted...]
-  <si>
     <t>1624/713</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Бледный оранжево-желтый 1/30 Арт: 1624/713</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-5-1-1-1/</t>
   </si>
   <si>
     <t>1624/635</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Голубой 1/30 Арт: 1624/635</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-1-1-1-1/</t>
   </si>
   <si>
     <t>1624/217</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Розовый-217 1/30 Арт: 1624/217</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-3-1-1/</t>
   </si>
   <si>
-    <t>1624/672</t>
-[...7 lines deleted...]
-  <si>
     <t>1624/2635</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Светло-фиолетовый 1/30 Арт: 1624/2635</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-9-5/</t>
   </si>
   <si>
     <t>1624/3595</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Серовато-розовый 1/30 Арт: 1624/3595</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-4-1-1-1-1/</t>
   </si>
   <si>
     <t>1624/201</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 275г матовая с двойной белой полосой 55мкм Тёмно-красный 1/30 Арт: 1624/201</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-8-1-1-1-1/</t>
   </si>
   <si>
     <t>1657/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 50мкм Белый 1/30 Арт: 1657/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-6/</t>
   </si>
   <si>
-    <t>1657/2001</t>
-[...7 lines deleted...]
-  <si>
     <t>1657/337</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Бледно-зелёный 1/30 Арт: 1657/337</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-1-1-2-1/</t>
   </si>
   <si>
-    <t>1657/1345</t>
-[...25 lines deleted...]
-  <si>
     <t>1657/1807</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Пурпурно-красный 1/30 Арт: 1657/1807</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-1-1-1/</t>
   </si>
   <si>
     <t>1657/0331</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Розовый-0331 1/30 Арт: 1657/0331</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-6-2/</t>
   </si>
   <si>
     <t>1657/230</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Розовый-230 1/30 Арт: 1657/230</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-2-3/</t>
   </si>
   <si>
     <t>1657/4080</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Светло-фиолетовый 1/30 Арт: 1657/4080</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-3-1-2/</t>
   </si>
   <si>
     <t>1657/5015</t>
   </si>
   <si>
-    <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Серовато-розовый 1/30 Арт: 1657/5015</t>
+    <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Сиренево-серый 1/30 Арт: 1657/5015</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-2-1/</t>
   </si>
   <si>
     <t>1657/6064</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Сиреневый 1/30 Арт: 1657/6064</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-4-1/</t>
   </si>
   <si>
     <t>1657/3572</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 280г матовая однотонная 55мкм Умеренный розовый 1/30 Арт: 1657/3572</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00135718-2/</t>
   </si>
   <si>
     <t>1619/2262</t>
   </si>
@@ -1258,59 +1006,50 @@
   <si>
     <t>Плёнка 0,58*10м 290г матовая двухсторонняя 65мкм Золотой/Розовый-7422 1/30 Арт: 1611/7422</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-rozovyy-60mkm-58sm-10m-150-art-0013116-1/</t>
   </si>
   <si>
     <t>1611/2085</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая двухсторонняя 65мкм Золотой/Сиреневый 1/30 Арт: 1611/2085</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-sirenevyy-60mkm-58sm-10m-150-art-0013117-1/</t>
   </si>
   <si>
     <t>1662/636</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Голубой 1/30 Арт: 1662/636</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-2/</t>
   </si>
   <si>
-    <t>1662/7746</t>
-[...7 lines deleted...]
-  <si>
     <t>1662/2065</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Лавандовый розовый 1/30 Арт: 1662/2065</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-4/</t>
   </si>
   <si>
     <t>1662/6024</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Оранжево-розовый 1/30 Арт: 1662/6024</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-1-1/</t>
   </si>
   <si>
     <t>1662/7633</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Пудровый-7633 1/30 Арт: 1662/7633</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-11/</t>
@@ -1330,59 +1069,50 @@
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Тёмно-пудровый 1/30 Арт: 1662/4099</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-6/</t>
   </si>
   <si>
     <t>1662/686</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Тусклый пурпурный 1/30 Арт: 1662/686</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-3/</t>
   </si>
   <si>
     <t>1662/7493</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью "Good Luck" 65мкм Фисташковый 1/30 Арт: 1662/7493</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-1-2-1-10/</t>
   </si>
   <si>
-    <t>1601/2041</t>
-[...7 lines deleted...]
-  <si>
     <t>1601/4092</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью 65мкм Пастельно-розовый 1/30 Арт: 1601/4092</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00136210-2/</t>
   </si>
   <si>
     <t>1601/7611</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью 65мкм Персиковый-7611 1/30 Арт: 1601/7611</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013621-2/</t>
   </si>
   <si>
     <t>1601/223</t>
   </si>
   <si>
     <t>Плёнка 0,58*10м 290г матовая с печатью 65мкм Розовый-223 1/30 Арт: 1601/223</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013623-2/</t>
@@ -1780,68 +1510,50 @@
   <si>
     <t>Плёнка 0,58*32м 800г "Корейская" 65мкм Красный-3546 1/12 Арт: 1838/3546</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-1/</t>
   </si>
   <si>
     <t>1838/285</t>
   </si>
   <si>
     <t>Плёнка 0,58*32м 800г "Корейская" 65мкм Синий 1/12 Арт: 1838/285</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-8-2/</t>
   </si>
   <si>
     <t>1838/2145</t>
   </si>
   <si>
     <t>Плёнка 0,58*32м 800г "Корейская" 65мкм Синий-2145 1/12 Арт: 1838/2145</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-9-2/</t>
   </si>
   <si>
-    <t>1838/6091</t>
-[...16 lines deleted...]
-  <si>
     <t>1838/665</t>
   </si>
   <si>
     <t>Плёнка 0,58*32м 800г матовая "Корейская" 65мкм Бледно-сиреневый 1/12 Арт: 1838/665</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-12/</t>
   </si>
   <si>
     <t>1838/3519</t>
   </si>
   <si>
     <t>Плёнка 0,58*32м 800г матовая "Корейская" 65мкм Бледный пурпурно-розовый 1/12 Арт: 1838/3519</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-6/</t>
   </si>
   <si>
     <t>1838/2255</t>
   </si>
   <si>
     <t>Плёнка 0,58*32м 800г матовая "Корейская" 65мкм Салатовый 1/12 Арт: 1838/2255</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-11/</t>
@@ -1879,239 +1591,176 @@
   <si>
     <t>Плёнка 0,58*32м 800г матовая однотонная 55мкм Синий 1/12 Арт: 1857/2726</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-18/</t>
   </si>
   <si>
     <t>1642/3</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Бело-зеленый 1/30 Арт: 1642/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013423/</t>
   </si>
   <si>
     <t>1642/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Белый 1/30 Арт: 1642/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013421/</t>
   </si>
   <si>
-    <t>1642/4</t>
-[...7 lines deleted...]
-  <si>
     <t>1642/7</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Персиковый 1/30 Арт: 1642/7</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013421-2/</t>
   </si>
   <si>
     <t>1642/5</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м "Хамелеон" 70мкм Сиреневый 1/30 Арт: 1642/5</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013425/</t>
   </si>
   <si>
-    <t>90038/7494</t>
-[...5 lines deleted...]
-    <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-4/</t>
+    <t>70057</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*30м 700г матовая однотонная 40мкм Белый 1/20 Арт: 70057</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/1000571-1/</t>
   </si>
   <si>
     <t>90038/17</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Бежевый-17 1/6 1/12 Арт: 90038/17</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3/</t>
   </si>
   <si>
     <t>90038/2</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Белый 1/6 1/12 Арт: 90038/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-2/</t>
   </si>
   <si>
     <t>90038/310</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Бирюзово-голубой 1/6 1/12 Арт: 90038/310</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1/</t>
   </si>
   <si>
-    <t>90038/2404</t>
-[...7 lines deleted...]
-  <si>
     <t>90038/558</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Бледно-зелёный-558 1/6 1/12 Арт: 90038/558</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-2/</t>
   </si>
   <si>
     <t>90038/C</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Глубокий розовый 1/6 1/12 Арт: 90038/C</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1/</t>
   </si>
   <si>
     <t>90038/635</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Голубой-635 1/6 1/12 Арт: 90038/635</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-3/</t>
   </si>
   <si>
     <t>90038/393</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Жёлтый-393 1/6 1/12 Арт: 90038/393</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-7-1/</t>
   </si>
   <si>
     <t>90038/2259</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Зелёный 1/6 1/12 Арт: 90038/2259</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1-1/</t>
   </si>
   <si>
-    <t>90038/3546</t>
-[...7 lines deleted...]
-  <si>
     <t>90038/223</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Лиловый 1/6 1/12 Арт: 90038/223</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-3/</t>
   </si>
   <si>
-    <t>90038/2450</t>
-[...16 lines deleted...]
-  <si>
     <t>90038/4032</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Персиковый 1/6 1/12 Арт: 90038/4032</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-1/</t>
   </si>
   <si>
     <t>90038/3544</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Персиковый-3544 1/6 1/12 Арт: 90038/3544</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-4/</t>
   </si>
   <si>
-    <t>90038/1765</t>
-[...16 lines deleted...]
-  <si>
     <t>90038/699</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Розовый-699 1/6 1/12 Арт: 90038/699</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1/</t>
   </si>
   <si>
     <t>90038/2092</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Светло-фиолетовый 1/6 1/12 Арт: 90038/2092</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-4/</t>
   </si>
   <si>
     <t>90038/4183</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Серо-зелёный 1/6 1/12 Арт: 90038/4183</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-6/</t>
@@ -2167,95 +1816,140 @@
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Тёмно-розовый 1/6 1/12 Арт: 90038/212</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-2/</t>
   </si>
   <si>
     <t>90038/7441</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г "Корейская" 65мкм Фиолетовый 1/6 1/12 Арт: 90038/7441</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-5/</t>
   </si>
   <si>
     <t>90057/6134</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г матовая однотонная 55мкм Голубой 1/6 1/12 Арт: 90057/6134</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-2-2/</t>
   </si>
   <si>
-    <t>90057/556</t>
-[...7 lines deleted...]
-  <si>
     <t>90057/2726</t>
   </si>
   <si>
     <t>Плёнка 0,59*34м 900г матовая однотонная 55мкм Синий 1/6 1/12 Арт: 90057/2726</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-3-3/</t>
   </si>
   <si>
     <t>90038/S</t>
   </si>
   <si>
     <t>Плёнка 0,59*38м 900г глянцевая "Корейская" 60мкм Белый 1/6 1/12 Арт: 90038/S</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1/</t>
   </si>
   <si>
+    <t>100057/1</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*40м 1000г матовая однотонная 50мкм Белый 1/6 1/12 Арт: 100057/1</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/1000571/</t>
+  </si>
+  <si>
+    <t>120057/16</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Белый 1/12 Арт: 120057/16</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-5/</t>
+  </si>
+  <si>
+    <t>120057/M1</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Жемчужно-белый 1/12 Арт: 120057/M1</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-1-1/</t>
+  </si>
+  <si>
+    <t>120057/2337</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Персиковый-2337 1/12 Арт: 120057/2337</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-4/</t>
+  </si>
+  <si>
+    <t>120057/182</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Розовый-182 1/12 Арт: 120057/182</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-2-1/</t>
+  </si>
+  <si>
+    <t>120057/6050</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Розовый-6050 1/12 Арт: 120057/6050</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-1-1/</t>
+  </si>
+  <si>
+    <t>120057/0131</t>
+  </si>
+  <si>
+    <t>Плёнка 0,59*50м матовая однотонная 55мкм Светло-жёлтый 1/12 Арт: 120057/0131</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-6/</t>
+  </si>
+  <si>
     <t>600-500</t>
   </si>
   <si>
     <t>Плёнка 0,5м чистая 600г 1/10 Арт: 600-500</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00040318-1-1-3/</t>
   </si>
   <si>
-    <t>001802/4</t>
-[...7 lines deleted...]
-  <si>
     <t>700-600</t>
   </si>
   <si>
     <t>Плёнка 0,6м чистая 700г 1/10 Арт: 700-600</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/00040318-1-1-2/</t>
   </si>
   <si>
     <t>70012/2</t>
   </si>
   <si>
     <t>Плёнка 0,7м 500г прозрачная с печатью 12 Красный 1/10 Арт: 70012/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/70005-3-1-1/</t>
   </si>
   <si>
     <t>70015/3</t>
   </si>
   <si>
     <t>Плёнка 0,7м 500г прозрачная с печатью 15 Розовый 1/10 Арт: 70015/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/70005-3-2-2-1-1/</t>
@@ -2329,59 +2023,50 @@
   <si>
     <t>Плёнка 58см 800г двухсторонняя 65мкм Красный/Белый 1/12 Арт: 1804/2347</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1/</t>
   </si>
   <si>
     <t>1804/377</t>
   </si>
   <si>
     <t>Плёнка 58см 800г двухсторонняя 65мкм Красный/Зелёный 1/12 Арт: 1804/377</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-3-1/</t>
   </si>
   <si>
     <t>1804/6175</t>
   </si>
   <si>
     <t>Плёнка 58см 800г двухсторонняя 65мкм Красный/Зелёный 1/12 Арт: 1804/6175</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-2/</t>
   </si>
   <si>
-    <t>1804/213</t>
-[...7 lines deleted...]
-  <si>
     <t>1804/286</t>
   </si>
   <si>
     <t>Плёнка 58см 800г двухсторонняя 65мкм Синий/Белый 1/12 Арт: 1804/286</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-4/</t>
   </si>
   <si>
     <t>1891/2</t>
   </si>
   <si>
     <t>Плёнка 58см 800г матовая "Мелкий горошек" 65мкм Белый 1/12 Арт: 1891/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3/</t>
   </si>
   <si>
     <t>1891/7457</t>
   </si>
   <si>
     <t>Плёнка 58см 800г матовая "Мелкий горошек" 65мкм Голубой 1/12 Арт: 1891/7457</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013861-6-4-1-1-1/</t>
@@ -2599,86 +2284,68 @@
   <si>
     <t>Плёнка 59см 800г двухсторонняя 65мкм Светло-вишнёвый/Белый 1/6 1/12 Арт: 80004/213</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3/</t>
   </si>
   <si>
     <t>80091/2</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Мелкий горошек" 65мкм Белый 1/6 1/12 Арт: 80091/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800912/</t>
   </si>
   <si>
     <t>80091/0331</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Мелкий горошек" 65мкм Розовый 1/6 1/12 Арт: 80091/0331</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800912-1-1/</t>
   </si>
   <si>
-    <t>80091/0521</t>
-[...7 lines deleted...]
-  <si>
     <t>80091/0631</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Мелкий горошек" 65мкм Сиреневый-0631 1/6 1/12 Арт: 80091/0631</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800912-1-3/</t>
   </si>
   <si>
     <t>80008/0921</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Письмо" 55мкм Магическая мята 1/6 1/12 Арт: 80008/0921</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800080521-1-2-2/</t>
   </si>
   <si>
-    <t>80008/0331</t>
-[...7 lines deleted...]
-  <si>
     <t>80008/0521</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Письмо" 55мкм Светло-пурпурный 1/6 1/12 Арт: 80008/0521</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800080521/</t>
   </si>
   <si>
     <t>80008/0821</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Письмо" 55мкм Светло-синий 1/6 1/12 Арт: 80008/0821</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800080521-1-2-1/</t>
   </si>
   <si>
     <t>80008/0631</t>
   </si>
   <si>
     <t>Плёнка 59см 800г матовая "Письмо" 55мкм Сиреневый-0631 1/6 1/12 Арт: 80008/0631</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/800080521-1-1/</t>
@@ -2788,59 +2455,50 @@
   <si>
     <t>Плёнка 59см 800г с печатью 65мкм Красный-3546 1/6 1/12 Арт: 80077/3546</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013771-14-6-2/</t>
   </si>
   <si>
     <t>1698/2145</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) "Корейская" 65мкм Синий-2145 1/60 Арт: 1698/2145</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-26-1-1-1-4/</t>
   </si>
   <si>
     <t>1862/3</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) глянцевая с серебряной рамкой 50мкм Прозрачный 1/60 Арт: 1862/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-1/</t>
   </si>
   <si>
-    <t>1633/2</t>
-[...7 lines deleted...]
-  <si>
     <t>1862/2</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) глянцевая/матовая с серебряной рамкой 50мкм Белый 1/60 Арт: 1862/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1/</t>
   </si>
   <si>
     <t>1862/6</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) глянцевая/матовая с серебряной рамкой 50мкм Бледно-зелёный 1/60 Арт: 1862/6</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-2/</t>
   </si>
   <si>
     <t>1862/5</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) глянцевая/матовая с серебряной рамкой 50мкм Голубой 1/60 Арт: 1862/5</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-2/</t>
@@ -2932,59 +2590,50 @@
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Бледно-зелёный-4204 1/60 Арт: 1698/4204</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-7-1-2/</t>
   </si>
   <si>
     <t>1698/559</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Бледно-зелёный-559 1/60 Арт: 1698/559</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-7-1/</t>
   </si>
   <si>
     <t>1698/714</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Бледно-оранжевый 1/60 Арт: 1698/714</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-16-1-1/</t>
   </si>
   <si>
-    <t>1698/193</t>
-[...7 lines deleted...]
-  <si>
     <t>1698/7457</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Голубой 1/60 Арт: 1698/7457</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-26-1-1-1-3/</t>
   </si>
   <si>
     <t>1698/635</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Голубой-635 1/60 Арт: 1698/635</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-26-1-1-1-12/</t>
   </si>
   <si>
     <t>1698/636</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Голубой-636 1/60 Арт: 1698/636</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-11-1/</t>
@@ -3247,59 +2896,50 @@
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-2339 1/60 Арт: 1698/2339</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-2-1-2/</t>
   </si>
   <si>
     <t>1698/4065</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-4065 1/60 Арт: 1698/4065</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-18-1/</t>
   </si>
   <si>
     <t>1698/4068</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-4068 1/60 Арт: 1698/4068</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-2-1-1/</t>
   </si>
   <si>
-    <t>1698/510</t>
-[...7 lines deleted...]
-  <si>
     <t>1698/6043</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-6043 1/60 Арт: 1698/6043</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-19-1/</t>
   </si>
   <si>
     <t>1698/6050</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-6050 1/60 Арт: 1698/6050</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-21-1/</t>
   </si>
   <si>
     <t>1698/699</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-699 1/60 Арт: 1698/699</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-6-1-1-1/</t>
@@ -3310,59 +2950,50 @@
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Розовый-705 1/60 Арт: 1698/705</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-6-1-1/</t>
   </si>
   <si>
     <t>1698/2255</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Салатовый 1/60 Арт: 1698/2255</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-26-1-1-1/</t>
   </si>
   <si>
     <t>1698/602</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Светло-жёлтый 1/60 Арт: 1698/602</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-33-1/</t>
   </si>
   <si>
-    <t>1698/3</t>
-[...7 lines deleted...]
-  <si>
     <t>1698/2351</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Светло-пурпурный 1/60 Арт: 1698/2351</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-13-1/</t>
   </si>
   <si>
     <t>1698/257</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Светло-фиолетовый-257 1/60 Арт: 1698/257</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-26-1-1/</t>
   </si>
   <si>
     <t>1698/7443</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая "Корейская" 65мкм Серо-голубой 1/60 Арт: 1698/7443</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013981-25-1/</t>
@@ -3652,122 +3283,86 @@
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Розовый/Бледно-зелёный 1/60 Арт: 1631/2253</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-1/</t>
   </si>
   <si>
     <t>1631/7422</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Розовый/Голубой 1/60 Арт: 1631/7422</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-18-1/</t>
   </si>
   <si>
     <t>1631/2337</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Розовый/Персиковый 1/60 Арт: 1631/2337</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-2-2-1/</t>
   </si>
   <si>
-    <t>1631/0521</t>
-[...16 lines deleted...]
-  <si>
     <t>1631/7613</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Серо-коричневый/Персиковый 1/60 Арт: 1631/7613</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-16-1-1-1/</t>
   </si>
   <si>
     <t>1631/6068</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Серовато-пурпурный/Розовый 1/60 Арт: 1631/6068</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-1/</t>
   </si>
   <si>
     <t>1631/556</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Синевато-зелёный/Бледно-зелёный 1/60 Арт: 1631/556</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-2/</t>
   </si>
   <si>
     <t>1631/286</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Синий/Белый 1/60 Арт: 1631/286</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-4/</t>
   </si>
   <si>
-    <t>1631/0631</t>
-[...16 lines deleted...]
-  <si>
     <t>1631/7658</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая двухсторонняя 65мкм Фиолетовый/Розовый 1/60 Арт: 1631/7658</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-2/</t>
   </si>
   <si>
     <t>1640/1</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с золотым краем 50мкм Белый 1/60 Арт: 1640/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-7-2/</t>
   </si>
   <si>
     <t>1640/2042</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с золотым краем 50мкм Бордовый 1/60 Арт: 1640/2042</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-1-1-1/</t>
@@ -3823,140 +3418,113 @@
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с золотым краем 50мкм Синевато-зелёный 1/60 Арт: 1640/4164</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-1-2-1/</t>
   </si>
   <si>
     <t>1640/5295</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с золотым краем 50мкм Сиреневый 1/60 Арт: 1640/5295</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-2-1-1/</t>
   </si>
   <si>
     <t>1640/4051</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с золотым краем 50мкм Тёмный жёлто-розовый 1/60 Арт: 1640/4051</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-1-3-1-1/</t>
   </si>
   <si>
-    <t>1692/2</t>
-[...7 lines deleted...]
-  <si>
     <t>1692/509</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Бледно-розовый 1/60 Арт: 1692/509</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-2-1/</t>
   </si>
   <si>
     <t>1692/215</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Винный 1/60 Арт: 1692/215</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-9-1/</t>
   </si>
   <si>
     <t>1692/2450</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Малиново-розовый 1/60 Арт: 1692/2450</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-5-1/</t>
   </si>
   <si>
-    <t>1692/6057</t>
-[...7 lines deleted...]
-  <si>
     <t>1692/2067</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Пурпурный 1/60 Арт: 1692/2067</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-8-1/</t>
   </si>
   <si>
     <t>1692/6050</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Розовый-6050 1/60 Арт: 1692/6050</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-6-1/</t>
   </si>
   <si>
     <t>1692/6140</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Синевато-зелёный 1/60 Арт: 1692/6140</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-14-1/</t>
   </si>
   <si>
     <t>1692/4153</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с рамкой 55мкм Синий 1/60 Арт: 1692/4153</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013921-15-1/</t>
   </si>
   <si>
-    <t>1692/486</t>
-[...7 lines deleted...]
-  <si>
     <t>1632/1</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с цветной рамкой 50мкм Розовый 1/60 Арт: 1632/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1/</t>
   </si>
   <si>
     <t>1632/3</t>
   </si>
   <si>
     <t>Плёнка в листах 55*55 (20 шт.) матовая с цветной рамкой 50мкм Сиреневый 1/60 Арт: 1632/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014201-4-1-2/</t>
   </si>
   <si>
     <t>1616/4248</t>
   </si>
   <si>
     <t>Плёнка в листах 56,5*56,5 (20 шт.) матовая "Газета GIRLS" 65мкм Бежевый 1/60 Арт: 1616/4248</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/16142-2-4/</t>
@@ -4039,59 +3607,50 @@
   <si>
     <t>Плёнка в листах 56,5*56,5 (20 шт.) матовая "Газета ROSES" 65мкм Голубовато-серый 1/60 Арт: 1614/656</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/16142-5/</t>
   </si>
   <si>
     <t>1614/434</t>
   </si>
   <si>
     <t>Плёнка в листах 56,5*56,5 (20 шт.) матовая "Газета ROSES" 65мкм Розовато-серый 1/60 Арт: 1614/434</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/16142-4/</t>
   </si>
   <si>
     <t>1614/CG1</t>
   </si>
   <si>
     <t>Плёнка в листах 56,5*56,5 (20 шт.) матовая "Газета ROSES" 65мкм Серый 1/60 Арт: 1614/CG1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/16142-3/</t>
   </si>
   <si>
-    <t>1630/4</t>
-[...7 lines deleted...]
-  <si>
     <t>1630/5</t>
   </si>
   <si>
     <t>Плёнка в листах 57*57 (20 шт.) матовая "Flower &amp; Herb" 50мкм Чёрный 1/60 Арт: 1630/5</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013301-4-4/</t>
   </si>
   <si>
     <t>1650/2</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая "I like you" 55мкм Белый 1/60 Арт: 1650/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014501-4-2-1/</t>
   </si>
   <si>
     <t>1650/2347</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая "I like you" 55мкм Красный-2347 1/60 Арт: 1650/2347</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014501-4-1/</t>
@@ -4147,59 +3706,50 @@
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая "My Lover"-2 50мкм 1/60 Арт: 1460/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014601-1-1/</t>
   </si>
   <si>
     <t>1460/3</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая "My Lover"-3 50мкм 1/60 Арт: 1460/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0014601-2-1/</t>
   </si>
   <si>
     <t>1640/6022</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая с золотым краем 50мкм Персиковый 1/60 Арт: 1640/6022</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-2-1/</t>
   </si>
   <si>
-    <t>1640/169</t>
-[...7 lines deleted...]
-  <si>
     <t>1669/7506</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая с широкой рамкой 50мкм Бежево-серый 1/60 Арт: 1669/7506</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013691-8-1/</t>
   </si>
   <si>
     <t>1669/2</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая с широкой рамкой 50мкм Белый 1/60 Арт: 1669/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013691-12/</t>
   </si>
   <si>
     <t>1669/2204</t>
   </si>
   <si>
     <t>Плёнка в листах 58*58 (20 шт.) матовая с широкой рамкой 50мкм Голубой 1/60 Арт: 1669/2204</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/0013691-3-1/</t>
@@ -4273,50 +3823,59 @@
   <si>
     <t>Плёнка для упаковки 0,7*10м 65мкм Серо-сиреневый 1/30 Арт: 1738/7443</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-5/</t>
   </si>
   <si>
     <t>1738/6091</t>
   </si>
   <si>
     <t>Плёнка для упаковки 0,7*10м 65мкм Синий 1/30 Арт: 1738/6091</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-4/</t>
   </si>
   <si>
     <t>1720/1</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-201 65мкм 1/20 Арт: 1720/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1/</t>
   </si>
   <si>
+    <t>1720/2</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-202 65мкм 1/20 Арт: 1720/2</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/1738699-1-1-6/</t>
+  </si>
+  <si>
     <t>1721/1</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-211 65мкм 1/20 Арт: 1721/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1/</t>
   </si>
   <si>
     <t>1721/2</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-212 65мкм 1/20 Арт: 1721/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-1/</t>
   </si>
   <si>
     <t>1721/3</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-213 65мкм 1/20 Арт: 1721/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-1-1/</t>
@@ -4426,50 +3985,59 @@
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-263 65мкм 1/20 Арт: 1726/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-3/</t>
   </si>
   <si>
     <t>1729/1</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-291 65мкм 1/20 Арт: 1729/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-3/</t>
   </si>
   <si>
     <t>1729/2</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-292 65мкм 1/20 Арт: 1729/2</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-4/</t>
   </si>
   <si>
+    <t>1731/221</t>
+  </si>
+  <si>
+    <t>Плёнка для упаковки 1*10м "Новогодняя"-31221 65мкм 1/20 Арт: 1731/221</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-6-1/</t>
+  </si>
+  <si>
     <t>1731/2259</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-312259 65мкм 1/20 Арт: 1731/2259</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-6/</t>
   </si>
   <si>
     <t>1731/2347</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-312347 65мкм 1/20 Арт: 1731/2347</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-5/</t>
   </si>
   <si>
     <t>1732/1</t>
   </si>
   <si>
     <t>Плёнка для упаковки 1*10м "Новогодняя"-321 65мкм 1/20 Арт: 1732/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/1738699-1-1-3-1/</t>
@@ -4477,75 +4045,75 @@
   <si>
     <t>Плёнка в рулонах</t>
   </si>
   <si>
     <t>Плёнка 0,58*5 м 1635</t>
   </si>
   <si>
     <t>1635/1</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Белый 1/30 Арт: 1635/1</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1/</t>
   </si>
   <si>
     <t>1635/5</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Бледно-зелёный 1/30 Арт: 1635/5</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3/</t>
   </si>
   <si>
+    <t>1635/6</t>
+  </si>
+  <si>
+    <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Персиковый 1/30 Арт: 1635/6</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/</t>
+  </si>
+  <si>
     <t>1635/3</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Розовый 1/30 Арт: 1635/3</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1/</t>
   </si>
   <si>
     <t>1635/4</t>
   </si>
   <si>
     <t>Плёнка 0,58*5м водонепроницаемая "Каффин" 80г Сиреневый 1/30 Арт: 1635/4</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -4694,14832 +4262,13392 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66165.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66169.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67928.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61749.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61793.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64365.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61761.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61758.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61776.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67921.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64359.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62737.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62738.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66394.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65238.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65223.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66387.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62599.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65375.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62163.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62162.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62168.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64834.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62169.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65207.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62741.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65380.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65395.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62583.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66008.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66329.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62905.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64653.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56028.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56039.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56033.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48023.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56597.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65827.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63583.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63576.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65158.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46785.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69502.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69127.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69680.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62285.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67871.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64649.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65183.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66639.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68146.96x96279.JPG"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68091.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68095.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69507.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145.96x96290.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69028.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68148.96x96299.JPG"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147.96x96301.JPG"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69448.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66262.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69451.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65172.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64912.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65167.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64967.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64962.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62818.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64918.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66354.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65198.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62141.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62757.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65165.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65166.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64581.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65170.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65189.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196.96x96395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892.96x96396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947.96x96397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894.96x96398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954.96x96399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190.96x96400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64884.96x96401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178.96x96402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x96403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886.96x96404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193.96x96405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191.96x96406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65068.96x96407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64946.96x96408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555.96x96409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608.96x96410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607.96x96411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62617.96x96412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556.96x96413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62615.96x96414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616.96x96415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610.96x96416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613.96x96417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272.96x96418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62858.96x96419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865.96x96421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x96422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867.96x96423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866.96x96424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363.96x96425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62861.96x96426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860.96x96427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62859.96x96428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257.96x96429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259.96x96430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65539.96x96431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535.96x96432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65537.96x96434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536.96x96435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534.96x96436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533.96x96437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531.96x96439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528.96x96440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65527.96x96441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65526.96x96442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255.96x96443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256.96x96444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742.96x96445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655.96x96446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64656.96x96447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64744.96x96448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654.96x96449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743.96x96450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360.96x96451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361.96x96452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362.96x96453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270.96x96454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271.96x96455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624.96x96456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572.96x96457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622.96x96458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621.96x96459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619.96x96460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62623.96x96461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149.96x96462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854.96x96463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979.96x96464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980.96x96465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982.96x96466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65981.96x96467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343.96x96468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396.96x96469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397.96x96470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70399.96x96471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347.96x96472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348.96x96473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349.96x96474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304.96x96475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401.96x96476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395.96x96477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394.96x96478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305.96x96479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353.96x96480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67354.96x96481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306.96x96482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307.96x96483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67356.96x96484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308.96x96485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309.96x96486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310.96x96487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357.96x96488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66223.96x96489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66226.96x96490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265.96x96491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225.96x96492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282.96x96493.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66242.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67928.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61749.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61793.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64360.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67922.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64365.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61761.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61758.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61776.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64771.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67921.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64359.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62737.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62738.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66394.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66387.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65320.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65321.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64834.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62155.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65207.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62741.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65380.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65395.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62583.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66008.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66329.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62905.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64653.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64651.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56028.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56039.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56033.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48023.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48017.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48019.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56597.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56427.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63576.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65158.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65341.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46785.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70929.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69127.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69437.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69617.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69680.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67871.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64649.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65183.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65187.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66639.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68092.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69422.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68146.96x96244.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68091.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68095.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69507.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69419.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145.96x96253.JPG"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69028.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68148.96x96262.JPG"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147.96x96264.JPG"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69448.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69451.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65172.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64912.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65167.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64967.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64962.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62818.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64918.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66354.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65198.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62757.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65165.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65166.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64581.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64926.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65170.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65189.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64946.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62617.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62615.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62861.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65539.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65537.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65527.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65526.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256.96x96395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742.96x96396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655.96x96397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64656.96x96398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64744.96x96399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654.96x96400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743.96x96401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360.96x96402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361.96x96403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362.96x96404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270.96x96405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62624.96x96406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572.96x96407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622.96x96408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621.96x96409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619.96x96410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62623.96x96411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149.96x96412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854.96x96413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979.96x96414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980.96x96415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982.96x96416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65981.96x96417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343.96x96418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655.96x96419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396.96x96420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397.96x96421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70399.96x96422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347.96x96423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348.96x96424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349.96x96425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304.96x96426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401.96x96427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395.96x96428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394.96x96429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305.96x96430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353.96x96431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67354.96x96432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306.96x96433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307.96x96434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67356.96x96435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308.96x96436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656.96x96437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309.96x96438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310.96x96439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357.96x96440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66223.96x96441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66226.96x96442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282.96x96443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265.96x96444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225.96x96445.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_21823" descr=""/>
+        <xdr:cNvPr id="1" name="product_21872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_21816" descr=""/>
+        <xdr:cNvPr id="2" name="product_21874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_21820" descr=""/>
+        <xdr:cNvPr id="3" name="product_21871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_21872" descr=""/>
+        <xdr:cNvPr id="4" name="product_21876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_21873" descr=""/>
+        <xdr:cNvPr id="5" name="product_21875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_21874" descr=""/>
+        <xdr:cNvPr id="6" name="product_22608" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_21871" descr=""/>
+        <xdr:cNvPr id="7" name="product_22606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_21876" descr=""/>
+        <xdr:cNvPr id="8" name="product_20050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_21875" descr=""/>
+        <xdr:cNvPr id="9" name="product_21245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_21880" descr=""/>
+        <xdr:cNvPr id="10" name="product_21155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_21878" descr=""/>
+        <xdr:cNvPr id="11" name="product_20046" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_22608" descr=""/>
+        <xdr:cNvPr id="12" name="product_22254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_22606" descr=""/>
+        <xdr:cNvPr id="13" name="product_22257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_22607" descr=""/>
+        <xdr:cNvPr id="14" name="product_22255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_20050" descr=""/>
+        <xdr:cNvPr id="15" name="product_20051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_21245" descr=""/>
+        <xdr:cNvPr id="16" name="product_20034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_21155" descr=""/>
+        <xdr:cNvPr id="17" name="product_22256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_21504" descr=""/>
+        <xdr:cNvPr id="18" name="product_20043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_21526" descr=""/>
+        <xdr:cNvPr id="19" name="product_21244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_20046" descr=""/>
+        <xdr:cNvPr id="20" name="product_20054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_22254" descr=""/>
+        <xdr:cNvPr id="21" name="product_20037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_22257" descr=""/>
+        <xdr:cNvPr id="22" name="product_21118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_22255" descr=""/>
+        <xdr:cNvPr id="23" name="product_20033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_20051" descr=""/>
+        <xdr:cNvPr id="24" name="product_20068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_20034" descr=""/>
+        <xdr:cNvPr id="25" name="product_21115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_21241" descr=""/>
+        <xdr:cNvPr id="26" name="product_21503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_22256" descr=""/>
+        <xdr:cNvPr id="27" name="product_20049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_20043" descr=""/>
+        <xdr:cNvPr id="28" name="product_20044" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_20047" descr=""/>
+        <xdr:cNvPr id="29" name="product_21114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_20035" descr=""/>
+        <xdr:cNvPr id="30" name="product_21507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_21244" descr=""/>
+        <xdr:cNvPr id="31" name="product_20048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_20054" descr=""/>
+        <xdr:cNvPr id="32" name="product_20071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_20037" descr=""/>
+        <xdr:cNvPr id="33" name="product_21120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_21118" descr=""/>
+        <xdr:cNvPr id="34" name="product_20070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_20033" descr=""/>
+        <xdr:cNvPr id="35" name="product_21117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_20068" descr=""/>
+        <xdr:cNvPr id="36" name="product_20055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_21115" descr=""/>
+        <xdr:cNvPr id="37" name="product_20052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_21503" descr=""/>
+        <xdr:cNvPr id="38" name="product_20036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_20049" descr=""/>
+        <xdr:cNvPr id="39" name="product_20069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_20044" descr=""/>
+        <xdr:cNvPr id="40" name="product_21243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_21114" descr=""/>
+        <xdr:cNvPr id="41" name="product_20053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_21507" descr=""/>
+        <xdr:cNvPr id="42" name="product_21505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_20048" descr=""/>
+        <xdr:cNvPr id="43" name="product_20039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_20071" descr=""/>
+        <xdr:cNvPr id="44" name="product_21119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_21120" descr=""/>
+        <xdr:cNvPr id="45" name="product_21113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_20070" descr=""/>
+        <xdr:cNvPr id="46" name="product_20556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_21117" descr=""/>
+        <xdr:cNvPr id="47" name="product_20560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_20041" descr=""/>
+        <xdr:cNvPr id="48" name="product_20561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_20055" descr=""/>
+        <xdr:cNvPr id="49" name="product_20562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_20052" descr=""/>
+        <xdr:cNvPr id="50" name="product_20557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_20036" descr=""/>
+        <xdr:cNvPr id="51" name="product_20238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_20069" descr=""/>
+        <xdr:cNvPr id="52" name="product_21466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_21243" descr=""/>
+        <xdr:cNvPr id="53" name="product_20468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_20053" descr=""/>
+        <xdr:cNvPr id="54" name="product_20241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_21505" descr=""/>
+        <xdr:cNvPr id="55" name="product_20243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_20039" descr=""/>
+        <xdr:cNvPr id="56" name="product_21467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_21119" descr=""/>
+        <xdr:cNvPr id="57" name="product_20247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_21113" descr=""/>
+        <xdr:cNvPr id="58" name="product_21463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_20556" descr=""/>
+        <xdr:cNvPr id="59" name="product_21464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_20560" descr=""/>
+        <xdr:cNvPr id="60" name="product_21473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_20561" descr=""/>
+        <xdr:cNvPr id="61" name="product_21288" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_20562" descr=""/>
+        <xdr:cNvPr id="62" name="product_20465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_20557" descr=""/>
+        <xdr:cNvPr id="63" name="product_21462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_21460" descr=""/>
+        <xdr:cNvPr id="64" name="product_20239" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_20933" descr=""/>
+        <xdr:cNvPr id="65" name="product_20249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_20238" descr=""/>
+        <xdr:cNvPr id="66" name="product_20516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_21466" descr=""/>
+        <xdr:cNvPr id="67" name="product_20514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_20245" descr=""/>
+        <xdr:cNvPr id="68" name="product_20517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_21471" descr=""/>
+        <xdr:cNvPr id="69" name="product_20518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_20468" descr=""/>
+        <xdr:cNvPr id="70" name="product_20508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_20467" descr=""/>
+        <xdr:cNvPr id="71" name="product_20515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_20241" descr=""/>
+        <xdr:cNvPr id="72" name="product_22604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_20243" descr=""/>
+        <xdr:cNvPr id="73" name="product_20266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_21467" descr=""/>
+        <xdr:cNvPr id="74" name="product_20258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_20247" descr=""/>
+        <xdr:cNvPr id="75" name="product_20262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_21463" descr=""/>
+        <xdr:cNvPr id="76" name="product_20251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_21464" descr=""/>
+        <xdr:cNvPr id="77" name="product_20264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_21473" descr=""/>
+        <xdr:cNvPr id="78" name="product_20250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_21468" descr=""/>
+        <xdr:cNvPr id="79" name="product_20259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_21472" descr=""/>
+        <xdr:cNvPr id="80" name="product_20253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_20240" descr=""/>
+        <xdr:cNvPr id="81" name="product_20255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_21288" descr=""/>
+        <xdr:cNvPr id="82" name="product_20565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_20465" descr=""/>
+        <xdr:cNvPr id="83" name="product_20566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_21462" descr=""/>
+        <xdr:cNvPr id="84" name="product_20564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_21470" descr=""/>
+        <xdr:cNvPr id="85" name="product_20568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20239" descr=""/>
+        <xdr:cNvPr id="86" name="product_21538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_20249" descr=""/>
+        <xdr:cNvPr id="87" name="product_21540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_20516" descr=""/>
+        <xdr:cNvPr id="88" name="product_21542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_20510" descr=""/>
+        <xdr:cNvPr id="89" name="product_21552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_20514" descr=""/>
+        <xdr:cNvPr id="90" name="product_21556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_20517" descr=""/>
+        <xdr:cNvPr id="91" name="product_21557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_20518" descr=""/>
+        <xdr:cNvPr id="92" name="product_21551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_20512" descr=""/>
+        <xdr:cNvPr id="93" name="product_21553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_20508" descr=""/>
+        <xdr:cNvPr id="94" name="product_21543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_20515" descr=""/>
+        <xdr:cNvPr id="95" name="product_21546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_22604" descr=""/>
+        <xdr:cNvPr id="96" name="product_20501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_20266" descr=""/>
+        <xdr:cNvPr id="97" name="product_20502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_20265" descr=""/>
+        <xdr:cNvPr id="98" name="product_20504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_20258" descr=""/>
+        <xdr:cNvPr id="99" name="product_20507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_20257" descr=""/>
+        <xdr:cNvPr id="100" name="product_20503" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20260" descr=""/>
+        <xdr:cNvPr id="101" name="product_20498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20254" descr=""/>
+        <xdr:cNvPr id="102" name="product_20500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20262" descr=""/>
+        <xdr:cNvPr id="103" name="product_20506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20251" descr=""/>
+        <xdr:cNvPr id="104" name="product_20505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20264" descr=""/>
+        <xdr:cNvPr id="105" name="product_21742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20250" descr=""/>
+        <xdr:cNvPr id="106" name="product_21744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_20259" descr=""/>
+        <xdr:cNvPr id="107" name="product_22060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_20253" descr=""/>
+        <xdr:cNvPr id="108" name="product_21751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_20255" descr=""/>
+        <xdr:cNvPr id="109" name="product_21749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_20565" descr=""/>
+        <xdr:cNvPr id="110" name="product_21746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_20566" descr=""/>
+        <xdr:cNvPr id="111" name="product_21743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_20564" descr=""/>
+        <xdr:cNvPr id="112" name="product_21750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_20568" descr=""/>
+        <xdr:cNvPr id="113" name="product_20680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_21538" descr=""/>
+        <xdr:cNvPr id="114" name="product_20687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_21540" descr=""/>
+        <xdr:cNvPr id="115" name="product_20685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_21542" descr=""/>
+        <xdr:cNvPr id="116" name="product_20684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_21552" descr=""/>
+        <xdr:cNvPr id="117" name="product_20679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_21556" descr=""/>
+        <xdr:cNvPr id="118" name="product_20681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_21557" descr=""/>
+        <xdr:cNvPr id="119" name="product_20682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_21551" descr=""/>
+        <xdr:cNvPr id="120" name="product_20570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_21553" descr=""/>
+        <xdr:cNvPr id="121" name="product_20574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_21543" descr=""/>
+        <xdr:cNvPr id="122" name="product_20569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_21546" descr=""/>
+        <xdr:cNvPr id="123" name="product_20572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_20501" descr=""/>
+        <xdr:cNvPr id="124" name="product_20593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_20502" descr=""/>
+        <xdr:cNvPr id="125" name="product_20657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_20504" descr=""/>
+        <xdr:cNvPr id="126" name="product_22605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_20507" descr=""/>
+        <xdr:cNvPr id="127" name="product_20658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_20503" descr=""/>
+        <xdr:cNvPr id="128" name="product_21206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_20498" descr=""/>
+        <xdr:cNvPr id="129" name="product_21173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_20500" descr=""/>
+        <xdr:cNvPr id="130" name="product_21171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_20506" descr=""/>
+        <xdr:cNvPr id="131" name="product_21172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_20505" descr=""/>
+        <xdr:cNvPr id="132" name="product_21170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_21742" descr=""/>
+        <xdr:cNvPr id="133" name="product_21205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_21592" descr=""/>
+        <xdr:cNvPr id="134" name="product_18008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_21744" descr=""/>
+        <xdr:cNvPr id="135" name="product_12399" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_22060" descr=""/>
+        <xdr:cNvPr id="136" name="product_17986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_21751" descr=""/>
+        <xdr:cNvPr id="137" name="product_17987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_21749" descr=""/>
+        <xdr:cNvPr id="138" name="product_17998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_21746" descr=""/>
+        <xdr:cNvPr id="139" name="product_17128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_21743" descr=""/>
+        <xdr:cNvPr id="140" name="product_17126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_21750" descr=""/>
+        <xdr:cNvPr id="141" name="product_17993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_20683" descr=""/>
+        <xdr:cNvPr id="142" name="product_17994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_20680" descr=""/>
+        <xdr:cNvPr id="143" name="product_17995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_20687" descr=""/>
+        <xdr:cNvPr id="144" name="product_17992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_20685" descr=""/>
+        <xdr:cNvPr id="145" name="product_12414" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_20684" descr=""/>
+        <xdr:cNvPr id="146" name="product_15479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_20679" descr=""/>
+        <xdr:cNvPr id="147" name="product_15484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_20681" descr=""/>
+        <xdr:cNvPr id="148" name="product_15482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_20682" descr=""/>
+        <xdr:cNvPr id="149" name="product_15476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_20570" descr=""/>
+        <xdr:cNvPr id="150" name="product_15483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_20574" descr=""/>
+        <xdr:cNvPr id="151" name="product_15478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_20569" descr=""/>
+        <xdr:cNvPr id="152" name="product_13276" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_20572" descr=""/>
+        <xdr:cNvPr id="153" name="product_18283" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_20593" descr=""/>
+        <xdr:cNvPr id="154" name="product_18286" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_20657" descr=""/>
+        <xdr:cNvPr id="155" name="product_13275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_22605" descr=""/>
+        <xdr:cNvPr id="156" name="product_20923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_20658" descr=""/>
+        <xdr:cNvPr id="157" name="product_20924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_21206" descr=""/>
+        <xdr:cNvPr id="158" name="product_21690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_21173" descr=""/>
+        <xdr:cNvPr id="159" name="product_20921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_21171" descr=""/>
+        <xdr:cNvPr id="160" name="product_21452" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_21172" descr=""/>
+        <xdr:cNvPr id="161" name="product_21122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_21170" descr=""/>
+        <xdr:cNvPr id="162" name="product_20932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_21205" descr=""/>
+        <xdr:cNvPr id="163" name="product_20926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_18008" descr=""/>
+        <xdr:cNvPr id="164" name="product_20931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_12399" descr=""/>
+        <xdr:cNvPr id="165" name="product_21454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_17986" descr=""/>
+        <xdr:cNvPr id="166" name="product_20922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_17987" descr=""/>
+        <xdr:cNvPr id="167" name="product_20927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_17998" descr=""/>
+        <xdr:cNvPr id="168" name="product_21511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_17128" descr=""/>
+        <xdr:cNvPr id="169" name="product_10823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_17126" descr=""/>
+        <xdr:cNvPr id="170" name="product_10820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_17993" descr=""/>
+        <xdr:cNvPr id="171" name="product_14903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_17994" descr=""/>
+        <xdr:cNvPr id="172" name="product_10825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_17995" descr=""/>
+        <xdr:cNvPr id="173" name="product_23372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_17992" descr=""/>
+        <xdr:cNvPr id="174" name="product_22424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_12414" descr=""/>
+        <xdr:cNvPr id="175" name="product_22588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_15479" descr=""/>
+        <xdr:cNvPr id="176" name="product_22574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_15484" descr=""/>
+        <xdr:cNvPr id="177" name="product_22800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_15482" descr=""/>
+        <xdr:cNvPr id="178" name="product_22872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_15476" descr=""/>
+        <xdr:cNvPr id="179" name="product_22577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_15483" descr=""/>
+        <xdr:cNvPr id="180" name="product_22601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_15478" descr=""/>
+        <xdr:cNvPr id="181" name="product_22873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_13276" descr=""/>
+        <xdr:cNvPr id="182" name="product_22589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_18283" descr=""/>
+        <xdr:cNvPr id="183" name="product_22508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_18286" descr=""/>
+        <xdr:cNvPr id="184" name="product_22590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_13275" descr=""/>
+        <xdr:cNvPr id="185" name="product_22507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_20923" descr=""/>
+        <xdr:cNvPr id="186" name="product_22578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_20924" descr=""/>
+        <xdr:cNvPr id="187" name="product_22592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_21690" descr=""/>
+        <xdr:cNvPr id="188" name="product_22799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_20921" descr=""/>
+        <xdr:cNvPr id="189" name="product_22798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_21452" descr=""/>
+        <xdr:cNvPr id="190" name="product_22836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_21122" descr=""/>
+        <xdr:cNvPr id="191" name="product_22783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_21685" descr=""/>
+        <xdr:cNvPr id="192" name="product_22575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_20930" descr=""/>
+        <xdr:cNvPr id="193" name="product_22837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_20932" descr=""/>
+        <xdr:cNvPr id="194" name="product_22840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_20926" descr=""/>
+        <xdr:cNvPr id="195" name="product_22791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_20931" descr=""/>
+        <xdr:cNvPr id="196" name="product_22796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_21454" descr=""/>
+        <xdr:cNvPr id="197" name="product_22258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_20922" descr=""/>
+        <xdr:cNvPr id="198" name="product_22293" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_20927" descr=""/>
+        <xdr:cNvPr id="199" name="product_23403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_21511" descr=""/>
+        <xdr:cNvPr id="200" name="product_23404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_10823" descr=""/>
+        <xdr:cNvPr id="201" name="product_23407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_10820" descr=""/>
+        <xdr:cNvPr id="202" name="product_23405" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_10822" descr=""/>
+        <xdr:cNvPr id="203" name="product_23408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_14903" descr=""/>
+        <xdr:cNvPr id="204" name="product_23406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_10825" descr=""/>
+        <xdr:cNvPr id="205" name="product_22941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_22802" descr=""/>
+        <xdr:cNvPr id="206" name="product_22939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_22424" descr=""/>
+        <xdr:cNvPr id="207" name="product_22211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_22588" descr=""/>
+        <xdr:cNvPr id="208" name="product_22223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_22574" descr=""/>
+        <xdr:cNvPr id="209" name="product_22225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_22593" descr=""/>
+        <xdr:cNvPr id="210" name="product_22940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_22800" descr=""/>
+        <xdr:cNvPr id="211" name="product_22938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_22872" descr=""/>
+        <xdr:cNvPr id="212" name="product_22186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_22577" descr=""/>
+        <xdr:cNvPr id="213" name="product_22937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_22601" descr=""/>
+        <xdr:cNvPr id="214" name="product_22936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_22873" descr=""/>
+        <xdr:cNvPr id="215" name="product_21535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_22804" descr=""/>
+        <xdr:cNvPr id="216" name="product_21158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_22589" descr=""/>
+        <xdr:cNvPr id="217" name="product_21673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_22839" descr=""/>
+        <xdr:cNvPr id="218" name="product_21403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_22782" descr=""/>
+        <xdr:cNvPr id="219" name="product_21536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_22508" descr=""/>
+        <xdr:cNvPr id="220" name="product_21404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_22590" descr=""/>
+        <xdr:cNvPr id="221" name="product_21009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_22611" descr=""/>
+        <xdr:cNvPr id="222" name="product_21006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_23139" descr=""/>
+        <xdr:cNvPr id="223" name="product_21157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_22507" descr=""/>
+        <xdr:cNvPr id="224" name="product_21405" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_22578" descr=""/>
+        <xdr:cNvPr id="225" name="product_21406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_22592" descr=""/>
+        <xdr:cNvPr id="226" name="product_21533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_22799" descr=""/>
+        <xdr:cNvPr id="227" name="product_21204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_22798" descr=""/>
+        <xdr:cNvPr id="228" name="product_21453" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_22836" descr=""/>
+        <xdr:cNvPr id="229" name="product_21005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_22783" descr=""/>
+        <xdr:cNvPr id="230" name="product_21008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_22575" descr=""/>
+        <xdr:cNvPr id="231" name="product_21407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_22837" descr=""/>
+        <xdr:cNvPr id="232" name="product_21007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_22840" descr=""/>
+        <xdr:cNvPr id="233" name="product_21408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_22791" descr=""/>
+        <xdr:cNvPr id="234" name="product_21450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_22842" descr=""/>
+        <xdr:cNvPr id="235" name="product_22300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_22796" descr=""/>
+        <xdr:cNvPr id="236" name="product_22582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_22258" descr=""/>
+        <xdr:cNvPr id="237" name="product_22870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_22941" descr=""/>
+        <xdr:cNvPr id="238" name="product_22805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_20342" descr=""/>
+        <xdr:cNvPr id="239" name="product_22788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_22939" descr=""/>
+        <xdr:cNvPr id="240" name="product_22787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_22211" descr=""/>
+        <xdr:cNvPr id="241" name="product_22786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_22223" descr=""/>
+        <xdr:cNvPr id="242" name="product_22871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_22225" descr=""/>
+        <xdr:cNvPr id="243" name="product_22869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_22940" descr=""/>
+        <xdr:cNvPr id="244" name="product_22335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_22938" descr=""/>
+        <xdr:cNvPr id="245" name="product_22296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_22186" descr=""/>
+        <xdr:cNvPr id="246" name="product_22292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_22937" descr=""/>
+        <xdr:cNvPr id="247" name="product_22301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_22936" descr=""/>
+        <xdr:cNvPr id="248" name="product_22303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_21535" descr=""/>
+        <xdr:cNvPr id="249" name="product_22845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_21158" descr=""/>
+        <xdr:cNvPr id="250" name="product_22579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_21673" descr=""/>
+        <xdr:cNvPr id="251" name="product_22844" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_21403" descr=""/>
+        <xdr:cNvPr id="252" name="product_22785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_21202" descr=""/>
+        <xdr:cNvPr id="253" name="product_22334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_21536" descr=""/>
+        <xdr:cNvPr id="254" name="product_22295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_21404" descr=""/>
+        <xdr:cNvPr id="255" name="product_22297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_21009" descr=""/>
+        <xdr:cNvPr id="256" name="product_22290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_21006" descr=""/>
+        <xdr:cNvPr id="257" name="product_22294" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_21157" descr=""/>
+        <xdr:cNvPr id="258" name="product_22298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_21405" descr=""/>
+        <xdr:cNvPr id="259" name="product_22603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_21406" descr=""/>
+        <xdr:cNvPr id="260" name="product_22599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_21533" descr=""/>
+        <xdr:cNvPr id="261" name="product_22291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_21204" descr=""/>
+        <xdr:cNvPr id="262" name="product_22337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_21453" descr=""/>
+        <xdr:cNvPr id="263" name="product_22299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_21005" descr=""/>
+        <xdr:cNvPr id="264" name="product_22336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_21008" descr=""/>
+        <xdr:cNvPr id="265" name="product_21439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_21407" descr=""/>
+        <xdr:cNvPr id="266" name="product_22809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_21007" descr=""/>
+        <xdr:cNvPr id="267" name="product_22808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_21408" descr=""/>
+        <xdr:cNvPr id="268" name="product_22810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_21450" descr=""/>
+        <xdr:cNvPr id="269" name="product_22812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_22300" descr=""/>
+        <xdr:cNvPr id="270" name="product_22807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_22582" descr=""/>
+        <xdr:cNvPr id="271" name="product_22811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_22870" descr=""/>
+        <xdr:cNvPr id="272" name="product_22813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_22805" descr=""/>
+        <xdr:cNvPr id="273" name="product_21855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_22788" descr=""/>
+        <xdr:cNvPr id="274" name="product_21857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_22787" descr=""/>
+        <xdr:cNvPr id="275" name="product_21856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_22786" descr=""/>
+        <xdr:cNvPr id="276" name="product_20270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_22871" descr=""/>
+        <xdr:cNvPr id="277" name="product_20276" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_22869" descr=""/>
+        <xdr:cNvPr id="278" name="product_21437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_22335" descr=""/>
+        <xdr:cNvPr id="279" name="product_21394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_22296" descr=""/>
+        <xdr:cNvPr id="280" name="product_20586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_22292" descr=""/>
+        <xdr:cNvPr id="281" name="product_21377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_22301" descr=""/>
+        <xdr:cNvPr id="282" name="product_21438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_22302" descr=""/>
+        <xdr:cNvPr id="283" name="product_21447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_22303" descr=""/>
+        <xdr:cNvPr id="284" name="product_20584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_22845" descr=""/>
+        <xdr:cNvPr id="285" name="product_21372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_22784" descr=""/>
+        <xdr:cNvPr id="286" name="product_21373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_22579" descr=""/>
+        <xdr:cNvPr id="287" name="product_21441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_22844" descr=""/>
+        <xdr:cNvPr id="288" name="product_21374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_22785" descr=""/>
+        <xdr:cNvPr id="289" name="product_21153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_22334" descr=""/>
+        <xdr:cNvPr id="290" name="product_21391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_22295" descr=""/>
+        <xdr:cNvPr id="291" name="product_21392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_22297" descr=""/>
+        <xdr:cNvPr id="292" name="product_20279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_22290" descr=""/>
+        <xdr:cNvPr id="293" name="product_21390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_22294" descr=""/>
+        <xdr:cNvPr id="294" name="product_21388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_22298" descr=""/>
+        <xdr:cNvPr id="295" name="product_21389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_22603" descr=""/>
+        <xdr:cNvPr id="296" name="product_21376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_22599" descr=""/>
+        <xdr:cNvPr id="297" name="product_20589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_22291" descr=""/>
+        <xdr:cNvPr id="298" name="product_20577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_22337" descr=""/>
+        <xdr:cNvPr id="299" name="product_20591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_22299" descr=""/>
+        <xdr:cNvPr id="300" name="product_20275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_22336" descr=""/>
+        <xdr:cNvPr id="301" name="product_21383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_21439" descr=""/>
+        <xdr:cNvPr id="302" name="product_20277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_22809" descr=""/>
+        <xdr:cNvPr id="303" name="product_21369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_21865" descr=""/>
+        <xdr:cNvPr id="304" name="product_20578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_22808" descr=""/>
+        <xdr:cNvPr id="305" name="product_21368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_22810" descr=""/>
+        <xdr:cNvPr id="306" name="product_20576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_22812" descr=""/>
+        <xdr:cNvPr id="307" name="product_21375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_22807" descr=""/>
+        <xdr:cNvPr id="308" name="product_21380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_22811" descr=""/>
+        <xdr:cNvPr id="309" name="product_21382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_22813" descr=""/>
+        <xdr:cNvPr id="310" name="product_20594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_21855" descr=""/>
+        <xdr:cNvPr id="311" name="product_21398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_21857" descr=""/>
+        <xdr:cNvPr id="312" name="product_21397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_21856" descr=""/>
+        <xdr:cNvPr id="313" name="product_21366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_20270" descr=""/>
+        <xdr:cNvPr id="314" name="product_20273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_20276" descr=""/>
+        <xdr:cNvPr id="315" name="product_21365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_21437" descr=""/>
+        <xdr:cNvPr id="316" name="product_20272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_21394" descr=""/>
+        <xdr:cNvPr id="317" name="product_20580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_20586" descr=""/>
+        <xdr:cNvPr id="318" name="product_21396" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_21377" descr=""/>
+        <xdr:cNvPr id="319" name="product_21395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_21393" descr=""/>
+        <xdr:cNvPr id="320" name="product_21435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_21438" descr=""/>
+        <xdr:cNvPr id="321" name="product_20575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_21447" descr=""/>
+        <xdr:cNvPr id="322" name="product_20582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_20584" descr=""/>
+        <xdr:cNvPr id="323" name="product_21371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_21372" descr=""/>
+        <xdr:cNvPr id="324" name="product_20579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_21373" descr=""/>
+        <xdr:cNvPr id="325" name="product_21445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_21441" descr=""/>
+        <xdr:cNvPr id="326" name="product_21378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_21374" descr=""/>
+        <xdr:cNvPr id="327" name="product_21381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_21153" descr=""/>
+        <xdr:cNvPr id="328" name="product_21402" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_21391" descr=""/>
+        <xdr:cNvPr id="329" name="product_21443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_21392" descr=""/>
+        <xdr:cNvPr id="330" name="product_21442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_20279" descr=""/>
+        <xdr:cNvPr id="331" name="product_21152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_21390" descr=""/>
+        <xdr:cNvPr id="332" name="product_20592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_21388" descr=""/>
+        <xdr:cNvPr id="333" name="product_21370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_21389" descr=""/>
+        <xdr:cNvPr id="334" name="product_21436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_21376" descr=""/>
+        <xdr:cNvPr id="335" name="product_21444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_20589" descr=""/>
+        <xdr:cNvPr id="336" name="product_20267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_20577" descr=""/>
+        <xdr:cNvPr id="337" name="product_21379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_20591" descr=""/>
+        <xdr:cNvPr id="338" name="product_21401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_20275" descr=""/>
+        <xdr:cNvPr id="339" name="product_21400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_21383" descr=""/>
+        <xdr:cNvPr id="340" name="product_20585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_20277" descr=""/>
+        <xdr:cNvPr id="341" name="product_20274" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_21369" descr=""/>
+        <xdr:cNvPr id="342" name="product_20588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="product_20578" descr=""/>
+        <xdr:cNvPr id="343" name="product_21399" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_21368" descr=""/>
+        <xdr:cNvPr id="344" name="product_20587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_20576" descr=""/>
+        <xdr:cNvPr id="345" name="product_21440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_21375" descr=""/>
+        <xdr:cNvPr id="346" name="product_21364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_21380" descr=""/>
+        <xdr:cNvPr id="347" name="product_21432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_21382" descr=""/>
+        <xdr:cNvPr id="348" name="product_21356" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_20594" descr=""/>
+        <xdr:cNvPr id="349" name="product_21434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_21398" descr=""/>
+        <xdr:cNvPr id="350" name="product_21425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_21397" descr=""/>
+        <xdr:cNvPr id="351" name="product_21430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_21366" descr=""/>
+        <xdr:cNvPr id="352" name="product_21386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_20273" descr=""/>
+        <xdr:cNvPr id="353" name="product_21384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_21365" descr=""/>
+        <xdr:cNvPr id="354" name="product_21433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_20278" descr=""/>
+        <xdr:cNvPr id="355" name="product_21362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_20272" descr=""/>
+        <xdr:cNvPr id="356" name="product_21357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_20580" descr=""/>
+        <xdr:cNvPr id="357" name="product_21363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_21396" descr=""/>
+        <xdr:cNvPr id="358" name="product_21385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_21395" descr=""/>
+        <xdr:cNvPr id="359" name="product_21359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_21435" descr=""/>
+        <xdr:cNvPr id="360" name="product_21360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_20575" descr=""/>
+        <xdr:cNvPr id="361" name="product_21358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_20268" descr=""/>
+        <xdr:cNvPr id="362" name="product_21429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_20582" descr=""/>
+        <xdr:cNvPr id="363" name="product_21361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_21371" descr=""/>
+        <xdr:cNvPr id="364" name="product_20522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_20579" descr=""/>
+        <xdr:cNvPr id="365" name="product_20525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="product_21445" descr=""/>
+        <xdr:cNvPr id="366" name="product_20521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="product_21378" descr=""/>
+        <xdr:cNvPr id="367" name="product_20531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="product_21381" descr=""/>
+        <xdr:cNvPr id="368" name="product_20523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="product_21402" descr=""/>
+        <xdr:cNvPr id="369" name="product_20527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="product_21443" descr=""/>
+        <xdr:cNvPr id="370" name="product_20519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="product_21442" descr=""/>
+        <xdr:cNvPr id="371" name="product_20529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="product_21152" descr=""/>
+        <xdr:cNvPr id="372" name="product_20526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="product_20592" descr=""/>
+        <xdr:cNvPr id="373" name="product_20528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="product_21370" descr=""/>
+        <xdr:cNvPr id="374" name="product_20649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="product_21436" descr=""/>
+        <xdr:cNvPr id="375" name="product_20642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="product_21444" descr=""/>
+        <xdr:cNvPr id="376" name="product_20646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="product_20267" descr=""/>
+        <xdr:cNvPr id="377" name="product_20643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="product_21379" descr=""/>
+        <xdr:cNvPr id="378" name="product_20645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="product_21401" descr=""/>
+        <xdr:cNvPr id="379" name="product_20638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="product_21400" descr=""/>
+        <xdr:cNvPr id="380" name="product_20637" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="product_20585" descr=""/>
+        <xdr:cNvPr id="381" name="product_21860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="product_20274" descr=""/>
+        <xdr:cNvPr id="382" name="product_21862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="product_20588" descr=""/>
+        <xdr:cNvPr id="383" name="product_21605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="product_21399" descr=""/>
+        <xdr:cNvPr id="384" name="product_21591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="product_20587" descr=""/>
+        <xdr:cNvPr id="385" name="product_21604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="product_21440" descr=""/>
+        <xdr:cNvPr id="386" name="product_21603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="product_21364" descr=""/>
+        <xdr:cNvPr id="387" name="product_21602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="product_21432" descr=""/>
+        <xdr:cNvPr id="388" name="product_21596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>394</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="product_21356" descr=""/>
+        <xdr:cNvPr id="389" name="product_21595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="product_21434" descr=""/>
+        <xdr:cNvPr id="390" name="product_21594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="product_21425" descr=""/>
+        <xdr:cNvPr id="391" name="product_21593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="product_21430" descr=""/>
+        <xdr:cNvPr id="392" name="product_21600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="product_21386" descr=""/>
+        <xdr:cNvPr id="393" name="product_21599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="product_21384" descr=""/>
+        <xdr:cNvPr id="394" name="product_21598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="product_21433" descr=""/>
+        <xdr:cNvPr id="395" name="product_21859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="product_21362" descr=""/>
+        <xdr:cNvPr id="396" name="product_21207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="product_21357" descr=""/>
+        <xdr:cNvPr id="397" name="product_21160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="product_21363" descr=""/>
+        <xdr:cNvPr id="398" name="product_21161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="product_21385" descr=""/>
+        <xdr:cNvPr id="399" name="product_21209" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="product_21426" descr=""/>
+        <xdr:cNvPr id="400" name="product_21159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="product_21355" descr=""/>
+        <xdr:cNvPr id="401" name="product_21208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="product_21359" descr=""/>
+        <xdr:cNvPr id="402" name="product_21529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="product_21360" descr=""/>
+        <xdr:cNvPr id="403" name="product_21528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="product_21358" descr=""/>
+        <xdr:cNvPr id="404" name="product_21527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="product_21429" descr=""/>
+        <xdr:cNvPr id="405" name="product_20530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="product_21427" descr=""/>
+        <xdr:cNvPr id="406" name="product_20533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="product_21387" descr=""/>
+        <xdr:cNvPr id="407" name="product_20539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="product_21361" descr=""/>
+        <xdr:cNvPr id="408" name="product_20536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="product_20522" descr=""/>
+        <xdr:cNvPr id="409" name="product_20534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="product_20525" descr=""/>
+        <xdr:cNvPr id="410" name="product_20538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="product_20521" descr=""/>
+        <xdr:cNvPr id="411" name="product_20535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="product_20531" descr=""/>
+        <xdr:cNvPr id="412" name="product_21813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="product_20523" descr=""/>
+        <xdr:cNvPr id="413" name="product_20537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="product_20527" descr=""/>
+        <xdr:cNvPr id="414" name="product_21737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="product_20519" descr=""/>
+        <xdr:cNvPr id="415" name="product_21738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="416" name="product_20529" descr=""/>
+        <xdr:cNvPr id="416" name="product_21740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="product_20526" descr=""/>
+        <xdr:cNvPr id="417" name="product_21739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="product_20528" descr=""/>
+        <xdr:cNvPr id="418" name="product_22073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="product_20635" descr=""/>
+        <xdr:cNvPr id="419" name="product_23322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="420" name="product_20649" descr=""/>
+        <xdr:cNvPr id="420" name="product_22074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="421" name="product_20642" descr=""/>
+        <xdr:cNvPr id="421" name="product_22075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="product_20646" descr=""/>
+        <xdr:cNvPr id="422" name="product_22077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="product_20644" descr=""/>
+        <xdr:cNvPr id="423" name="product_22081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="product_20643" descr=""/>
+        <xdr:cNvPr id="424" name="product_22085" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="425" name="product_20645" descr=""/>
+        <xdr:cNvPr id="425" name="product_22079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="426" name="product_20638" descr=""/>
+        <xdr:cNvPr id="426" name="product_23164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="product_20637" descr=""/>
+        <xdr:cNvPr id="427" name="product_22083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="product_20636" descr=""/>
+        <xdr:cNvPr id="428" name="product_22087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="429" name="product_21860" descr=""/>
+        <xdr:cNvPr id="429" name="product_22076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="product_21862" descr=""/>
+        <xdr:cNvPr id="430" name="product_23165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="431" name="product_21605" descr=""/>
+        <xdr:cNvPr id="431" name="product_22078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="product_21591" descr=""/>
+        <xdr:cNvPr id="432" name="product_22082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="433" name="product_21604" descr=""/>
+        <xdr:cNvPr id="433" name="product_23166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="product_21603" descr=""/>
+        <xdr:cNvPr id="434" name="product_23167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="product_21602" descr=""/>
+        <xdr:cNvPr id="435" name="product_22080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="product_21596" descr=""/>
+        <xdr:cNvPr id="436" name="product_23168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="437" name="product_21595" descr=""/>
+        <xdr:cNvPr id="437" name="product_23323" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="product_21594" descr=""/>
+        <xdr:cNvPr id="438" name="product_23170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="product_21593" descr=""/>
+        <xdr:cNvPr id="439" name="product_23169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="product_21600" descr=""/>
+        <xdr:cNvPr id="440" name="product_22084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>446</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="441" name="product_21599" descr=""/>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="product_21850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>447</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="442" name="product_21598" descr=""/>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="product_21853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>448</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="443" name="product_21858" descr=""/>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="product_23156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>449</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="444" name="product_21859" descr=""/>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="product_21854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>450</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="445" name="product_21207" descr=""/>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="product_21852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -19778,59 +17906,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013631-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013631-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013631-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-11-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-11-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130415-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013049-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-9-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-8-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-9-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-8-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00135718-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-6-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/13536-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-svetlo-rozovyy-60mkm-58sm-10m-150-art-0013111-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-goluboy-60mkm-58sm-10m-150-art-0013118-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-nezhno-zelyonyy-60mkm-58sm-10m-150-art-0013114-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-nezhno-rozovyy-60mkm-58sm-10m-150-art-0013119-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-rozovyy-60mkm-58sm-10m-150-art-0013116-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-sirenevyy-60mkm-58sm-10m-150-art-0013117-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00136210-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013623-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013624-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00136211-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013629-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013628-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-10-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013901-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-chyornyy-50mkm-58-sm--10m-150-art-0013066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-10-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-10-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-8-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013423/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013421/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013424/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013421-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013425/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-7-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-khameleon-s-rozovym-ottenkom-tolshchina-40-mikron-50sm10m-110-180-art-00018021-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/18242-4-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/18242-4-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-16-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-28-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-16-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-27-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-27-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-31-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-23-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-21-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-33-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-28-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-25-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-22-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-22-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-32-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-16-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-16-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-rozovyy-50mkm-58-sm-10m-150-art-0013061-1-1-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013625-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-11-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-11-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-v-polosku-rozovyy-50mkm-58-sm-10m-150-art-0013021-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013049-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-1-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00130421-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-9-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013241-8-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00135718-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-6-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/13536-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-58sm-10m-150-art-0013191-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-12-1-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-svetlo-rozovyy-60mkm-58sm-10m-150-art-0013111-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-goluboy-60mkm-58sm-10m-150-art-0013118-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-nezhno-zelyonyy-60mkm-58sm-10m-150-art-0013114-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-nezhno-rozovyy-60mkm-58sm-10m-150-art-0013119-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-00131111-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-rozovyy-60mkm-58sm-10m-150-art-0013116-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-2-kh-tsvetnaya-zoloto-sirenevyy-60mkm-58sm-10m-150-art-0013117-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-1-2-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00136210-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013621-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013623-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013624-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00136211-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013629-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013628-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-10-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013901-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-glyantsevaya-s-okoshkom-chyornyy-50mkm-58-sm--10m-150-art-0013066-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013881/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013711-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013531-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-10-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-9-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-8-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-2-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013423/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013421/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013421-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013425/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1000571-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1-1-1-3-2-5-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-art-0013381-2-3-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1000571/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-art-0013571-3-5-1-1-19-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/70005-3-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/00040318-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013861-6-4-1-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800062-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800912-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/800080521-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-matovaya-2-kh-storonnyaya-rozovyygoluboy-60mkm-58sm-10m-150-art-0013041-3-1-2-1-1-1-1-1-6-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/18242-4-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/18242-4-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013771-14-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-1-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-16-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-11-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-30-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-28-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-23-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-16-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-27-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-27-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-29-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-31-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-23-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-21-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-21-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-33-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-25-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-22-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-22-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-32-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013981-26-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-16-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-19-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-1-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-3-1-6-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-7-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013921-15-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014201-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/16142-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013301-4-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014501-4-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0014601-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plenka-art-0013401-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/0013691-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-1-2-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/1738699-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/plyonka-0-58-5m-vodonepronitsaemaya-kaffin-80g-belyy-1-30-art-1635-1-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K503"/>
+  <dimension ref="A1:K455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -20018,52 +18146,52 @@
       <c r="I10" s="17">
         <v>0.0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="14">
         <f>G10*J10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="19">
         <v>5</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="8">
-        <v>15.0</v>
+      <c r="F11" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="G11" s="17">
         <v>130.0</v>
       </c>
       <c r="H11" s="17">
         <v>0.0</v>
       </c>
       <c r="I11" s="17">
         <v>0.0</v>
       </c>
       <c r="J11" s="11">
         <v>0</v>
       </c>
       <c r="K11" s="14">
         <f>G11*J11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="19">
         <v>6</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>30</v>
@@ -20124,255 +18252,255 @@
         <v>0</v>
       </c>
       <c r="K13" s="14">
         <f>G13*J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="19">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H14" s="17">
         <v>0.0</v>
       </c>
       <c r="I14" s="17">
         <v>0.0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <f>G14*J14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="19">
         <v>9</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H15" s="17">
         <v>0.0</v>
       </c>
       <c r="I15" s="17">
         <v>0.0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="14">
         <f>G15*J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="19">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H16" s="17">
         <v>0.0</v>
       </c>
       <c r="I16" s="17">
         <v>0.0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="14">
         <f>G16*J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="19">
         <v>11</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H17" s="17">
         <v>0.0</v>
       </c>
       <c r="I17" s="17">
         <v>0.0</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="14">
         <f>G17*J17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="19">
         <v>12</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H18" s="17">
         <v>0.0</v>
       </c>
       <c r="I18" s="17">
         <v>0.0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="14">
         <f>G18*J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="19">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H19" s="17">
         <v>0.0</v>
       </c>
       <c r="I19" s="17">
         <v>0.0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="14">
         <f>G19*J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="19">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H20" s="17">
         <v>0.0</v>
       </c>
       <c r="I20" s="17">
         <v>0.0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="14">
         <f>G20*J20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="19">
         <v>15</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>58</v>
@@ -21416,187 +19544,187 @@
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>152</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H52" s="17">
         <v>0.0</v>
       </c>
       <c r="I52" s="17">
         <v>0.0</v>
       </c>
       <c r="J52" s="11">
         <v>0</v>
       </c>
       <c r="K52" s="14">
         <f>G52*J52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="19">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>154</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>155</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H53" s="17">
         <v>0.0</v>
       </c>
       <c r="I53" s="17">
         <v>0.0</v>
       </c>
       <c r="J53" s="11">
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="19">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H54" s="17">
         <v>0.0</v>
       </c>
       <c r="I54" s="17">
         <v>0.0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="19">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="19">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H56" s="17">
         <v>0.0</v>
       </c>
       <c r="I56" s="17">
         <v>0.0</v>
       </c>
       <c r="J56" s="11">
         <v>0</v>
       </c>
       <c r="K56" s="14">
         <f>G56*J56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="19">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>166</v>
@@ -21858,187 +19986,187 @@
         <v>0</v>
       </c>
       <c r="K64" s="14">
         <f>G64*J64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="19">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>190</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H65" s="17">
         <v>0.0</v>
       </c>
       <c r="I65" s="17">
         <v>0.0</v>
       </c>
       <c r="J65" s="11">
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="19">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="19">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H67" s="17">
         <v>0.0</v>
       </c>
       <c r="I67" s="17">
         <v>0.0</v>
       </c>
       <c r="J67" s="11">
         <v>0</v>
       </c>
       <c r="K67" s="14">
         <f>G67*J67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="19">
         <v>62</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>199</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>200</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H68" s="17">
         <v>0.0</v>
       </c>
       <c r="I68" s="17">
         <v>0.0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="19">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>203</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="19">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>205</v>
@@ -22096,255 +20224,255 @@
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="19">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>211</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>212</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="19">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>214</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>215</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="19">
         <v>68</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>217</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>218</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="19">
         <v>69</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>220</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>221</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="19">
         <v>70</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>223</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>224</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H76" s="17">
         <v>0.0</v>
       </c>
       <c r="I76" s="17">
         <v>0.0</v>
       </c>
       <c r="J76" s="11">
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="19">
         <v>71</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>226</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>227</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H77" s="17">
         <v>0.0</v>
       </c>
       <c r="I77" s="17">
         <v>0.0</v>
       </c>
       <c r="J77" s="11">
         <v>0</v>
       </c>
       <c r="K77" s="14">
         <f>G77*J77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="19">
         <v>72</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>228</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>229</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>230</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H78" s="17">
         <v>0.0</v>
       </c>
       <c r="I78" s="17">
         <v>0.0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="14">
         <f>G78*J78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="19">
         <v>73</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>232</v>
@@ -22640,221 +20768,221 @@
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="19">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>259</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>260</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="19">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>262</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="19">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>266</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="19">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>268</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>269</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="19">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="19">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>274</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>275</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H93" s="17">
         <v>0.0</v>
       </c>
       <c r="I93" s="17">
         <v>0.0</v>
       </c>
       <c r="J93" s="11">
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="19">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
@@ -23116,493 +21244,493 @@
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="19">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>301</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>302</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="17">
-        <v>130.0</v>
+        <v>139.75</v>
       </c>
       <c r="H102" s="17">
         <v>0.0</v>
       </c>
       <c r="I102" s="17">
         <v>0.0</v>
       </c>
       <c r="J102" s="11">
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="19">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>304</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>305</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="19">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>307</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>308</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="19">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>310</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>311</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="19">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>313</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="19">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>317</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="19">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>319</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>320</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="19">
         <v>103</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>322</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="19">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>109.85</v>
+        <v>139.75</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="19">
         <v>105</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>328</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>329</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="19">
         <v>106</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>331</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>332</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="19">
         <v>107</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>334</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>335</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="19">
         <v>108</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>337</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>338</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="19">
         <v>109</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>339</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>340</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="19">
         <v>110</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>343</v>
@@ -24068,323 +22196,323 @@
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="19">
         <v>124</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>385</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>386</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="19">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>388</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>389</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="19">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>391</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>392</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="19">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A134" s="19">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>397</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>398</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A135" s="19">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>400</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>401</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A136" s="19">
         <v>130</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>403</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>404</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="19">
         <v>131</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>405</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>406</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>407</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="19">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>409</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
-        <v>139.75</v>
+        <v>130.0</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A139" s="19">
         <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>411</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>412</v>
@@ -24408,5729 +22536,5729 @@
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A140" s="19">
         <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>415</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>416</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A141" s="19">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>417</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>418</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>419</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A142" s="19">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>421</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>422</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A143" s="19">
         <v>137</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>424</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>425</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A144" s="19">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>427</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>428</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A145" s="19">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>429</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>430</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>431</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A146" s="19">
         <v>140</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>433</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>434</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H146" s="17">
         <v>0.0</v>
       </c>
       <c r="I146" s="17">
         <v>0.0</v>
       </c>
       <c r="J146" s="11">
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A147" s="19">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>435</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>436</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>437</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A148" s="19">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>438</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>439</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>440</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A149" s="19">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>442</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>443</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="19">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>444</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>445</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>446</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>130.0</v>
+        <v>93.6</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A151" s="19">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>448</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>449</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>130.0</v>
+        <v>104.65</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A152" s="19">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>451</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>452</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A153" s="19">
         <v>147</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>453</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>454</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>455</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A154" s="19">
         <v>148</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>457</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>458</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A155" s="19">
         <v>149</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>460</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>461</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A156" s="19">
         <v>150</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>463</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>464</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A157" s="19">
         <v>151</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>466</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="17">
-        <v>130.0</v>
+        <v>114.4</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A158" s="19">
         <v>152</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>469</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>470</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="17">
-        <v>130.0</v>
+        <v>149.5</v>
       </c>
       <c r="H158" s="17">
         <v>0.0</v>
       </c>
       <c r="I158" s="17">
         <v>0.0</v>
       </c>
       <c r="J158" s="11">
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A159" s="19">
         <v>153</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>471</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>472</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>473</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="17">
-        <v>130.0</v>
+        <v>149.5</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A160" s="19">
         <v>154</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>475</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>476</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G160" s="17">
-        <v>130.0</v>
+        <v>149.5</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A161" s="19">
         <v>155</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>478</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>479</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G161" s="17">
-        <v>130.0</v>
+        <v>149.5</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A162" s="19">
         <v>156</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>480</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>481</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>482</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A163" s="19">
         <v>157</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>484</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>485</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A164" s="19">
         <v>158</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>486</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>487</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>488</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A165" s="19">
         <v>159</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>489</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>490</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>491</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A166" s="19">
         <v>160</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>492</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>493</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>494</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A167" s="19">
         <v>161</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>496</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>497</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A168" s="19">
         <v>162</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>499</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>500</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A169" s="19">
         <v>163</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>502</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G169" s="17">
-        <v>130.0</v>
+        <v>304.85</v>
       </c>
       <c r="H169" s="17">
         <v>0.0</v>
       </c>
       <c r="I169" s="17">
         <v>0.0</v>
       </c>
       <c r="J169" s="11">
         <v>0</v>
       </c>
       <c r="K169" s="14">
         <f>G169*J169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A170" s="19">
         <v>164</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>504</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>505</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>506</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G170" s="17">
-        <v>109.85</v>
+        <v>304.85</v>
       </c>
       <c r="H170" s="17">
         <v>0.0</v>
       </c>
       <c r="I170" s="17">
         <v>0.0</v>
       </c>
       <c r="J170" s="11">
         <v>0</v>
       </c>
       <c r="K170" s="14">
         <f>G170*J170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A171" s="19">
         <v>165</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>508</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>509</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="17">
-        <v>114.4</v>
+        <v>304.85</v>
       </c>
       <c r="H171" s="17">
         <v>0.0</v>
       </c>
       <c r="I171" s="17">
         <v>0.0</v>
       </c>
       <c r="J171" s="11">
         <v>0</v>
       </c>
       <c r="K171" s="14">
         <f>G171*J171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A172" s="19">
         <v>166</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>510</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>511</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>512</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="17">
-        <v>93.6</v>
+        <v>304.85</v>
       </c>
       <c r="H172" s="17">
         <v>0.0</v>
       </c>
       <c r="I172" s="17">
         <v>0.0</v>
       </c>
       <c r="J172" s="11">
         <v>0</v>
       </c>
       <c r="K172" s="14">
         <f>G172*J172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A173" s="19">
         <v>167</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>514</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>515</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="17">
-        <v>93.6</v>
+        <v>304.85</v>
       </c>
       <c r="H173" s="17">
         <v>0.0</v>
       </c>
       <c r="I173" s="17">
         <v>0.0</v>
       </c>
       <c r="J173" s="11">
         <v>0</v>
       </c>
       <c r="K173" s="14">
         <f>G173*J173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A174" s="19">
         <v>168</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D174" s="10" t="s">
         <v>517</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>518</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G174" s="17">
-        <v>93.6</v>
+        <v>304.85</v>
       </c>
       <c r="H174" s="17">
         <v>0.0</v>
       </c>
       <c r="I174" s="17">
         <v>0.0</v>
       </c>
       <c r="J174" s="11">
         <v>0</v>
       </c>
       <c r="K174" s="14">
         <f>G174*J174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A175" s="19">
         <v>169</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D175" s="10" t="s">
         <v>520</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>521</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G175" s="17">
-        <v>93.6</v>
+        <v>149.5</v>
       </c>
       <c r="H175" s="17">
         <v>0.0</v>
       </c>
       <c r="I175" s="17">
         <v>0.0</v>
       </c>
       <c r="J175" s="11">
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A176" s="19">
         <v>170</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>523</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>524</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="17">
-        <v>93.6</v>
+        <v>149.5</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A177" s="19">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>526</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>527</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G177" s="17">
-        <v>93.6</v>
+        <v>149.5</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A178" s="19">
         <v>172</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>529</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>530</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G178" s="17">
-        <v>93.6</v>
+        <v>149.5</v>
       </c>
       <c r="H178" s="17">
         <v>0.0</v>
       </c>
       <c r="I178" s="17">
         <v>0.0</v>
       </c>
       <c r="J178" s="11">
         <v>0</v>
       </c>
       <c r="K178" s="14">
         <f>G178*J178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A179" s="19">
         <v>173</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>532</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>533</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G179" s="17">
-        <v>93.6</v>
+        <v>291.85</v>
       </c>
       <c r="H179" s="17">
         <v>0.0</v>
       </c>
       <c r="I179" s="17">
         <v>0.0</v>
       </c>
       <c r="J179" s="11">
         <v>0</v>
       </c>
       <c r="K179" s="14">
         <f>G179*J179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A180" s="19">
         <v>174</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>535</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>536</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="17">
-        <v>93.6</v>
+        <v>394.55</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A181" s="19">
         <v>175</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>538</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>539</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G181" s="17">
-        <v>104.65</v>
+        <v>394.55</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A182" s="19">
         <v>176</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>541</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>542</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G182" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A183" s="19">
         <v>177</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>543</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>544</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>545</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G183" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H183" s="17">
         <v>0.0</v>
       </c>
       <c r="I183" s="17">
         <v>0.0</v>
       </c>
       <c r="J183" s="11">
         <v>0</v>
       </c>
       <c r="K183" s="14">
         <f>G183*J183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A184" s="19">
         <v>178</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>547</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>548</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G184" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H184" s="17">
         <v>0.0</v>
       </c>
       <c r="I184" s="17">
         <v>0.0</v>
       </c>
       <c r="J184" s="11">
         <v>0</v>
       </c>
       <c r="K184" s="14">
         <f>G184*J184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A185" s="19">
         <v>179</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>549</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>550</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>551</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G185" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A186" s="19">
         <v>180</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>552</v>
       </c>
       <c r="D186" s="10" t="s">
         <v>553</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>554</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G186" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A187" s="19">
         <v>181</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>555</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>556</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>557</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G187" s="17">
-        <v>114.4</v>
+        <v>394.55</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A188" s="19">
         <v>182</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D188" s="10" t="s">
         <v>559</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>560</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G188" s="17">
-        <v>149.5</v>
+        <v>394.55</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A189" s="19">
         <v>183</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D189" s="10" t="s">
         <v>562</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>563</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G189" s="17">
-        <v>149.5</v>
+        <v>394.55</v>
       </c>
       <c r="H189" s="17">
         <v>0.0</v>
       </c>
       <c r="I189" s="17">
         <v>0.0</v>
       </c>
       <c r="J189" s="11">
         <v>0</v>
       </c>
       <c r="K189" s="14">
         <f>G189*J189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A190" s="19">
         <v>184</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D190" s="10" t="s">
         <v>565</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>566</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G190" s="17">
-        <v>149.5</v>
+        <v>394.55</v>
       </c>
       <c r="H190" s="17">
         <v>0.0</v>
       </c>
       <c r="I190" s="17">
         <v>0.0</v>
       </c>
       <c r="J190" s="11">
         <v>0</v>
       </c>
       <c r="K190" s="14">
         <f>G190*J190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A191" s="19">
         <v>185</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>567</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>568</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G191" s="17">
-        <v>149.5</v>
+        <v>394.55</v>
       </c>
       <c r="H191" s="17">
         <v>0.0</v>
       </c>
       <c r="I191" s="17">
         <v>0.0</v>
       </c>
       <c r="J191" s="11">
         <v>0</v>
       </c>
       <c r="K191" s="14">
         <f>G191*J191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A192" s="19">
         <v>186</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>570</v>
       </c>
       <c r="D192" s="10" t="s">
         <v>571</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>572</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G192" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A193" s="19">
         <v>187</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>573</v>
       </c>
       <c r="D193" s="10" t="s">
         <v>574</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>575</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G193" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A194" s="19">
         <v>188</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>577</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>578</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G194" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A195" s="19">
         <v>189</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>581</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G195" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A196" s="19">
         <v>190</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>582</v>
       </c>
       <c r="D196" s="10" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G196" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H196" s="17">
         <v>0.0</v>
       </c>
       <c r="I196" s="17">
         <v>0.0</v>
       </c>
       <c r="J196" s="11">
         <v>0</v>
       </c>
       <c r="K196" s="14">
         <f>G196*J196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A197" s="19">
         <v>191</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D197" s="10" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>587</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G197" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H197" s="17">
         <v>0.0</v>
       </c>
       <c r="I197" s="17">
         <v>0.0</v>
       </c>
       <c r="J197" s="11">
         <v>0</v>
       </c>
       <c r="K197" s="14">
         <f>G197*J197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A198" s="19">
         <v>192</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D198" s="10" t="s">
         <v>589</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>590</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G198" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H198" s="17">
         <v>0.0</v>
       </c>
       <c r="I198" s="17">
         <v>0.0</v>
       </c>
       <c r="J198" s="11">
         <v>0</v>
       </c>
       <c r="K198" s="14">
         <f>G198*J198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A199" s="19">
         <v>193</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>591</v>
       </c>
       <c r="D199" s="10" t="s">
         <v>592</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>593</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G199" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H199" s="17">
         <v>0.0</v>
       </c>
       <c r="I199" s="17">
         <v>0.0</v>
       </c>
       <c r="J199" s="11">
         <v>0</v>
       </c>
       <c r="K199" s="14">
         <f>G199*J199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A200" s="19">
         <v>194</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
         <v>594</v>
       </c>
       <c r="D200" s="10" t="s">
         <v>595</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>596</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G200" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H200" s="17">
         <v>0.0</v>
       </c>
       <c r="I200" s="17">
         <v>0.0</v>
       </c>
       <c r="J200" s="11">
         <v>0</v>
       </c>
       <c r="K200" s="14">
         <f>G200*J200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A201" s="19">
         <v>195</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
         <v>597</v>
       </c>
       <c r="D201" s="10" t="s">
         <v>598</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>599</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G201" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H201" s="17">
         <v>0.0</v>
       </c>
       <c r="I201" s="17">
         <v>0.0</v>
       </c>
       <c r="J201" s="11">
         <v>0</v>
       </c>
       <c r="K201" s="14">
         <f>G201*J201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A202" s="19">
         <v>196</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
         <v>600</v>
       </c>
       <c r="D202" s="10" t="s">
         <v>601</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>602</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G202" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H202" s="17">
         <v>0.0</v>
       </c>
       <c r="I202" s="17">
         <v>0.0</v>
       </c>
       <c r="J202" s="11">
         <v>0</v>
       </c>
       <c r="K202" s="14">
         <f>G202*J202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A203" s="19">
         <v>197</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
         <v>603</v>
       </c>
       <c r="D203" s="10" t="s">
         <v>604</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>605</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G203" s="17">
-        <v>304.85</v>
+        <v>394.55</v>
       </c>
       <c r="H203" s="17">
         <v>0.0</v>
       </c>
       <c r="I203" s="17">
         <v>0.0</v>
       </c>
       <c r="J203" s="11">
         <v>0</v>
       </c>
       <c r="K203" s="14">
         <f>G203*J203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A204" s="19">
         <v>198</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
         <v>606</v>
       </c>
       <c r="D204" s="10" t="s">
         <v>607</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>608</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G204" s="17">
-        <v>304.85</v>
+        <v>396.5</v>
       </c>
       <c r="H204" s="17">
         <v>0.0</v>
       </c>
       <c r="I204" s="17">
         <v>0.0</v>
       </c>
       <c r="J204" s="11">
         <v>0</v>
       </c>
       <c r="K204" s="14">
         <f>G204*J204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A205" s="19">
         <v>199</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
         <v>609</v>
       </c>
       <c r="D205" s="10" t="s">
         <v>610</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>611</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G205" s="17">
-        <v>304.85</v>
+        <v>580.45</v>
       </c>
       <c r="H205" s="17">
         <v>0.0</v>
       </c>
       <c r="I205" s="17">
         <v>0.0</v>
       </c>
       <c r="J205" s="11">
         <v>0</v>
       </c>
       <c r="K205" s="14">
         <f>G205*J205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A206" s="19">
         <v>200</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
         <v>612</v>
       </c>
       <c r="D206" s="10" t="s">
         <v>613</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>614</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G206" s="17">
-        <v>304.85</v>
+        <v>580.45</v>
       </c>
       <c r="H206" s="17">
         <v>0.0</v>
       </c>
       <c r="I206" s="17">
         <v>0.0</v>
       </c>
       <c r="J206" s="11">
         <v>0</v>
       </c>
       <c r="K206" s="14">
         <f>G206*J206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A207" s="19">
         <v>201</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="9" t="s">
         <v>615</v>
       </c>
       <c r="D207" s="10" t="s">
         <v>616</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>617</v>
       </c>
       <c r="F207" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G207" s="17">
-        <v>149.5</v>
+        <v>580.45</v>
       </c>
       <c r="H207" s="17">
         <v>0.0</v>
       </c>
       <c r="I207" s="17">
         <v>0.0</v>
       </c>
       <c r="J207" s="11">
         <v>0</v>
       </c>
       <c r="K207" s="14">
         <f>G207*J207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A208" s="19">
         <v>202</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="9" t="s">
         <v>618</v>
       </c>
       <c r="D208" s="10" t="s">
         <v>619</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>620</v>
       </c>
       <c r="F208" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G208" s="17">
-        <v>149.5</v>
+        <v>580.45</v>
       </c>
       <c r="H208" s="17">
         <v>0.0</v>
       </c>
       <c r="I208" s="17">
         <v>0.0</v>
       </c>
       <c r="J208" s="11">
         <v>0</v>
       </c>
       <c r="K208" s="14">
         <f>G208*J208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A209" s="19">
         <v>203</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
         <v>621</v>
       </c>
       <c r="D209" s="10" t="s">
         <v>622</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>623</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G209" s="17">
-        <v>149.5</v>
+        <v>580.45</v>
       </c>
       <c r="H209" s="17">
         <v>0.0</v>
       </c>
       <c r="I209" s="17">
         <v>0.0</v>
       </c>
       <c r="J209" s="11">
         <v>0</v>
       </c>
       <c r="K209" s="14">
         <f>G209*J209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A210" s="19">
         <v>204</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
         <v>624</v>
       </c>
       <c r="D210" s="10" t="s">
         <v>625</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>626</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G210" s="17">
-        <v>149.5</v>
+        <v>580.45</v>
       </c>
       <c r="H210" s="17">
         <v>0.0</v>
       </c>
       <c r="I210" s="17">
         <v>0.0</v>
       </c>
       <c r="J210" s="11">
         <v>0</v>
       </c>
       <c r="K210" s="14">
         <f>G210*J210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A211" s="19">
         <v>205</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="9" t="s">
         <v>627</v>
       </c>
       <c r="D211" s="10" t="s">
         <v>628</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>629</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G211" s="17">
-        <v>149.5</v>
+        <v>219.7</v>
       </c>
       <c r="H211" s="17">
         <v>0.0</v>
       </c>
       <c r="I211" s="17">
         <v>0.0</v>
       </c>
       <c r="J211" s="11">
         <v>0</v>
       </c>
       <c r="K211" s="14">
         <f>G211*J211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A212" s="19">
         <v>206</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
         <v>630</v>
       </c>
       <c r="D212" s="10" t="s">
         <v>631</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>632</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G212" s="17">
-        <v>394.55</v>
+        <v>253.5</v>
       </c>
       <c r="H212" s="17">
         <v>0.0</v>
       </c>
       <c r="I212" s="17">
         <v>0.0</v>
       </c>
       <c r="J212" s="11">
         <v>0</v>
       </c>
       <c r="K212" s="14">
         <f>G212*J212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A213" s="19">
         <v>207</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
         <v>633</v>
       </c>
       <c r="D213" s="10" t="s">
         <v>634</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>635</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G213" s="17">
-        <v>394.55</v>
+        <v>222.95</v>
       </c>
       <c r="H213" s="17">
         <v>0.0</v>
       </c>
       <c r="I213" s="17">
         <v>0.0</v>
       </c>
       <c r="J213" s="11">
         <v>0</v>
       </c>
       <c r="K213" s="14">
         <f>G213*J213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A214" s="19">
         <v>208</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D214" s="10" t="s">
         <v>637</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>638</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G214" s="17">
-        <v>394.55</v>
+        <v>222.95</v>
       </c>
       <c r="H214" s="17">
         <v>0.0</v>
       </c>
       <c r="I214" s="17">
         <v>0.0</v>
       </c>
       <c r="J214" s="11">
         <v>0</v>
       </c>
       <c r="K214" s="14">
         <f>G214*J214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A215" s="19">
         <v>209</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="9" t="s">
         <v>639</v>
       </c>
       <c r="D215" s="10" t="s">
         <v>640</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>641</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G215" s="17">
-        <v>394.55</v>
+        <v>222.95</v>
       </c>
       <c r="H215" s="17">
         <v>0.0</v>
       </c>
       <c r="I215" s="17">
         <v>0.0</v>
       </c>
       <c r="J215" s="11">
         <v>0</v>
       </c>
       <c r="K215" s="14">
         <f>G215*J215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A216" s="19">
         <v>210</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
         <v>642</v>
       </c>
       <c r="D216" s="10" t="s">
         <v>643</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>644</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G216" s="17">
-        <v>394.55</v>
+        <v>74.75</v>
       </c>
       <c r="H216" s="17">
         <v>0.0</v>
       </c>
       <c r="I216" s="17">
         <v>0.0</v>
       </c>
       <c r="J216" s="11">
         <v>0</v>
       </c>
       <c r="K216" s="14">
         <f>G216*J216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A217" s="19">
         <v>211</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
         <v>645</v>
       </c>
       <c r="D217" s="10" t="s">
         <v>646</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>647</v>
       </c>
       <c r="F217" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G217" s="17">
-        <v>394.55</v>
+        <v>149.5</v>
       </c>
       <c r="H217" s="17">
         <v>0.0</v>
       </c>
       <c r="I217" s="17">
         <v>0.0</v>
       </c>
       <c r="J217" s="11">
         <v>0</v>
       </c>
       <c r="K217" s="14">
         <f>G217*J217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A218" s="19">
         <v>212</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="9" t="s">
         <v>648</v>
       </c>
       <c r="D218" s="10" t="s">
         <v>649</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>650</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G218" s="17">
-        <v>394.55</v>
+        <v>289.9</v>
       </c>
       <c r="H218" s="17">
         <v>0.0</v>
       </c>
       <c r="I218" s="17">
         <v>0.0</v>
       </c>
       <c r="J218" s="11">
         <v>0</v>
       </c>
       <c r="K218" s="14">
         <f>G218*J218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A219" s="19">
         <v>213</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="9" t="s">
         <v>651</v>
       </c>
       <c r="D219" s="10" t="s">
         <v>652</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>653</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G219" s="17">
-        <v>394.55</v>
+        <v>169.65</v>
       </c>
       <c r="H219" s="17">
         <v>0.0</v>
       </c>
       <c r="I219" s="17">
         <v>0.0</v>
       </c>
       <c r="J219" s="11">
         <v>0</v>
       </c>
       <c r="K219" s="14">
         <f>G219*J219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A220" s="19">
         <v>214</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
         <v>654</v>
       </c>
       <c r="D220" s="10" t="s">
         <v>655</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>656</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G220" s="17">
-        <v>394.55</v>
+        <v>319.8</v>
       </c>
       <c r="H220" s="17">
         <v>0.0</v>
       </c>
       <c r="I220" s="17">
         <v>0.0</v>
       </c>
       <c r="J220" s="11">
         <v>0</v>
       </c>
       <c r="K220" s="14">
         <f>G220*J220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A221" s="19">
         <v>215</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
         <v>657</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>658</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>659</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G221" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H221" s="17">
         <v>0.0</v>
       </c>
       <c r="I221" s="17">
         <v>0.0</v>
       </c>
       <c r="J221" s="11">
         <v>0</v>
       </c>
       <c r="K221" s="14">
         <f>G221*J221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A222" s="19">
         <v>216</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
         <v>660</v>
       </c>
       <c r="D222" s="10" t="s">
         <v>661</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>662</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G222" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H222" s="17">
         <v>0.0</v>
       </c>
       <c r="I222" s="17">
         <v>0.0</v>
       </c>
       <c r="J222" s="11">
         <v>0</v>
       </c>
       <c r="K222" s="14">
         <f>G222*J222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A223" s="19">
         <v>217</v>
       </c>
       <c r="B223" s="8"/>
       <c r="C223" s="9" t="s">
         <v>663</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>664</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>665</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G223" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H223" s="17">
         <v>0.0</v>
       </c>
       <c r="I223" s="17">
         <v>0.0</v>
       </c>
       <c r="J223" s="11">
         <v>0</v>
       </c>
       <c r="K223" s="14">
         <f>G223*J223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A224" s="19">
         <v>218</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="9" t="s">
         <v>666</v>
       </c>
       <c r="D224" s="10" t="s">
         <v>667</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>668</v>
       </c>
       <c r="F224" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G224" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H224" s="17">
         <v>0.0</v>
       </c>
       <c r="I224" s="17">
         <v>0.0</v>
       </c>
       <c r="J224" s="11">
         <v>0</v>
       </c>
       <c r="K224" s="14">
         <f>G224*J224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A225" s="19">
         <v>219</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
         <v>669</v>
       </c>
       <c r="D225" s="10" t="s">
         <v>670</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>671</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G225" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H225" s="17">
         <v>0.0</v>
       </c>
       <c r="I225" s="17">
         <v>0.0</v>
       </c>
       <c r="J225" s="11">
         <v>0</v>
       </c>
       <c r="K225" s="14">
         <f>G225*J225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A226" s="19">
         <v>220</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
         <v>672</v>
       </c>
       <c r="D226" s="10" t="s">
         <v>673</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>674</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G226" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H226" s="17">
         <v>0.0</v>
       </c>
       <c r="I226" s="17">
         <v>0.0</v>
       </c>
       <c r="J226" s="11">
         <v>0</v>
       </c>
       <c r="K226" s="14">
         <f>G226*J226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A227" s="19">
         <v>221</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
         <v>675</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>676</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>677</v>
       </c>
       <c r="F227" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G227" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H227" s="17">
         <v>0.0</v>
       </c>
       <c r="I227" s="17">
         <v>0.0</v>
       </c>
       <c r="J227" s="11">
         <v>0</v>
       </c>
       <c r="K227" s="14">
         <f>G227*J227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A228" s="19">
         <v>222</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
         <v>678</v>
       </c>
       <c r="D228" s="10" t="s">
         <v>679</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>680</v>
       </c>
       <c r="F228" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G228" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H228" s="17">
         <v>0.0</v>
       </c>
       <c r="I228" s="17">
         <v>0.0</v>
       </c>
       <c r="J228" s="11">
         <v>0</v>
       </c>
       <c r="K228" s="14">
         <f>G228*J228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A229" s="19">
         <v>223</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="9" t="s">
         <v>681</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>682</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>683</v>
       </c>
       <c r="F229" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G229" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H229" s="17">
         <v>0.0</v>
       </c>
       <c r="I229" s="17">
         <v>0.0</v>
       </c>
       <c r="J229" s="11">
         <v>0</v>
       </c>
       <c r="K229" s="14">
         <f>G229*J229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A230" s="19">
         <v>224</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="9" t="s">
         <v>684</v>
       </c>
       <c r="D230" s="10" t="s">
         <v>685</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>686</v>
       </c>
       <c r="F230" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G230" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H230" s="17">
         <v>0.0</v>
       </c>
       <c r="I230" s="17">
         <v>0.0</v>
       </c>
       <c r="J230" s="11">
         <v>0</v>
       </c>
       <c r="K230" s="14">
         <f>G230*J230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A231" s="19">
         <v>225</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="9" t="s">
         <v>687</v>
       </c>
       <c r="D231" s="10" t="s">
         <v>688</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>689</v>
       </c>
       <c r="F231" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G231" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H231" s="17">
         <v>0.0</v>
       </c>
       <c r="I231" s="17">
         <v>0.0</v>
       </c>
       <c r="J231" s="11">
         <v>0</v>
       </c>
       <c r="K231" s="14">
         <f>G231*J231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A232" s="19">
         <v>226</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="9" t="s">
         <v>690</v>
       </c>
       <c r="D232" s="10" t="s">
         <v>691</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>692</v>
       </c>
       <c r="F232" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G232" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H232" s="17">
         <v>0.0</v>
       </c>
       <c r="I232" s="17">
         <v>0.0</v>
       </c>
       <c r="J232" s="11">
         <v>0</v>
       </c>
       <c r="K232" s="14">
         <f>G232*J232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A233" s="19">
         <v>227</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="9" t="s">
         <v>693</v>
       </c>
       <c r="D233" s="10" t="s">
         <v>694</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>695</v>
       </c>
       <c r="F233" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G233" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H233" s="17">
         <v>0.0</v>
       </c>
       <c r="I233" s="17">
         <v>0.0</v>
       </c>
       <c r="J233" s="11">
         <v>0</v>
       </c>
       <c r="K233" s="14">
         <f>G233*J233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A234" s="19">
         <v>228</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="9" t="s">
         <v>696</v>
       </c>
       <c r="D234" s="10" t="s">
         <v>697</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>698</v>
       </c>
       <c r="F234" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G234" s="17">
-        <v>394.55</v>
+        <v>329.55</v>
       </c>
       <c r="H234" s="17">
         <v>0.0</v>
       </c>
       <c r="I234" s="17">
         <v>0.0</v>
       </c>
       <c r="J234" s="11">
         <v>0</v>
       </c>
       <c r="K234" s="14">
         <f>G234*J234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A235" s="19">
         <v>229</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="9" t="s">
         <v>699</v>
       </c>
       <c r="D235" s="10" t="s">
         <v>700</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>701</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G235" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H235" s="17">
         <v>0.0</v>
       </c>
       <c r="I235" s="17">
         <v>0.0</v>
       </c>
       <c r="J235" s="11">
         <v>0</v>
       </c>
       <c r="K235" s="14">
         <f>G235*J235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A236" s="19">
         <v>230</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="9" t="s">
         <v>702</v>
       </c>
       <c r="D236" s="10" t="s">
         <v>703</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>704</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G236" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H236" s="17">
         <v>0.0</v>
       </c>
       <c r="I236" s="17">
         <v>0.0</v>
       </c>
       <c r="J236" s="11">
         <v>0</v>
       </c>
       <c r="K236" s="14">
         <f>G236*J236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A237" s="19">
         <v>231</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="9" t="s">
         <v>705</v>
       </c>
       <c r="D237" s="10" t="s">
         <v>706</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>707</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G237" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H237" s="17">
         <v>0.0</v>
       </c>
       <c r="I237" s="17">
         <v>0.0</v>
       </c>
       <c r="J237" s="11">
         <v>0</v>
       </c>
       <c r="K237" s="14">
         <f>G237*J237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A238" s="19">
         <v>232</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="9" t="s">
         <v>708</v>
       </c>
       <c r="D238" s="10" t="s">
         <v>709</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>710</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G238" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H238" s="17">
         <v>0.0</v>
       </c>
       <c r="I238" s="17">
         <v>0.0</v>
       </c>
       <c r="J238" s="11">
         <v>0</v>
       </c>
       <c r="K238" s="14">
         <f>G238*J238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A239" s="19">
         <v>233</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="9" t="s">
         <v>711</v>
       </c>
       <c r="D239" s="10" t="s">
         <v>712</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>713</v>
       </c>
       <c r="F239" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G239" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H239" s="17">
         <v>0.0</v>
       </c>
       <c r="I239" s="17">
         <v>0.0</v>
       </c>
       <c r="J239" s="11">
         <v>0</v>
       </c>
       <c r="K239" s="14">
         <f>G239*J239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A240" s="19">
         <v>234</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="9" t="s">
         <v>714</v>
       </c>
       <c r="D240" s="10" t="s">
         <v>715</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>716</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G240" s="17">
-        <v>394.55</v>
+        <v>370.5</v>
       </c>
       <c r="H240" s="17">
         <v>0.0</v>
       </c>
       <c r="I240" s="17">
         <v>0.0</v>
       </c>
       <c r="J240" s="11">
         <v>0</v>
       </c>
       <c r="K240" s="14">
         <f>G240*J240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A241" s="19">
         <v>235</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="9" t="s">
         <v>717</v>
       </c>
       <c r="D241" s="10" t="s">
         <v>718</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>719</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G241" s="17">
-        <v>394.55</v>
+        <v>369.85</v>
       </c>
       <c r="H241" s="17">
         <v>0.0</v>
       </c>
       <c r="I241" s="17">
         <v>0.0</v>
       </c>
       <c r="J241" s="11">
         <v>0</v>
       </c>
       <c r="K241" s="14">
         <f>G241*J241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A242" s="19">
         <v>236</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="9" t="s">
         <v>720</v>
       </c>
       <c r="D242" s="10" t="s">
         <v>721</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>722</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G242" s="17">
-        <v>394.55</v>
+        <v>369.85</v>
       </c>
       <c r="H242" s="17">
         <v>0.0</v>
       </c>
       <c r="I242" s="17">
         <v>0.0</v>
       </c>
       <c r="J242" s="11">
         <v>0</v>
       </c>
       <c r="K242" s="14">
         <f>G242*J242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A243" s="19">
         <v>237</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="9" t="s">
         <v>723</v>
       </c>
       <c r="D243" s="10" t="s">
         <v>724</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>725</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G243" s="17">
-        <v>394.55</v>
+        <v>369.85</v>
       </c>
       <c r="H243" s="17">
         <v>0.0</v>
       </c>
       <c r="I243" s="17">
         <v>0.0</v>
       </c>
       <c r="J243" s="11">
         <v>0</v>
       </c>
       <c r="K243" s="14">
         <f>G243*J243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A244" s="19">
         <v>238</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="9" t="s">
         <v>726</v>
       </c>
       <c r="D244" s="10" t="s">
         <v>727</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>728</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G244" s="17">
-        <v>219.7</v>
+        <v>369.85</v>
       </c>
       <c r="H244" s="17">
         <v>0.0</v>
       </c>
       <c r="I244" s="17">
         <v>0.0</v>
       </c>
       <c r="J244" s="11">
         <v>0</v>
       </c>
       <c r="K244" s="14">
         <f>G244*J244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A245" s="19">
         <v>239</v>
       </c>
       <c r="B245" s="8"/>
       <c r="C245" s="9" t="s">
         <v>729</v>
       </c>
       <c r="D245" s="10" t="s">
         <v>730</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>731</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G245" s="17">
-        <v>215.8</v>
+        <v>369.85</v>
       </c>
       <c r="H245" s="17">
         <v>0.0</v>
       </c>
       <c r="I245" s="17">
         <v>0.0</v>
       </c>
       <c r="J245" s="11">
         <v>0</v>
       </c>
       <c r="K245" s="14">
         <f>G245*J245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A246" s="19">
         <v>240</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="9" t="s">
         <v>732</v>
       </c>
       <c r="D246" s="10" t="s">
         <v>733</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>734</v>
       </c>
       <c r="F246" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G246" s="17">
-        <v>253.5</v>
+        <v>369.85</v>
       </c>
       <c r="H246" s="17">
         <v>0.0</v>
       </c>
       <c r="I246" s="17">
         <v>0.0</v>
       </c>
       <c r="J246" s="11">
         <v>0</v>
       </c>
       <c r="K246" s="14">
         <f>G246*J246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A247" s="19">
         <v>241</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="9" t="s">
         <v>735</v>
       </c>
       <c r="D247" s="10" t="s">
         <v>736</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>737</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G247" s="17">
-        <v>222.95</v>
+        <v>369.85</v>
       </c>
       <c r="H247" s="17">
         <v>0.0</v>
       </c>
       <c r="I247" s="17">
         <v>0.0</v>
       </c>
       <c r="J247" s="11">
         <v>0</v>
       </c>
       <c r="K247" s="14">
         <f>G247*J247</f>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A248" s="19">
         <v>242</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="9" t="s">
         <v>738</v>
       </c>
       <c r="D248" s="10" t="s">
         <v>739</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>740</v>
       </c>
       <c r="F248" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G248" s="17">
-        <v>222.95</v>
+        <v>369.85</v>
       </c>
       <c r="H248" s="17">
         <v>0.0</v>
       </c>
       <c r="I248" s="17">
         <v>0.0</v>
       </c>
       <c r="J248" s="11">
         <v>0</v>
       </c>
       <c r="K248" s="14">
         <f>G248*J248</f>
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A249" s="19">
         <v>243</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="9" t="s">
         <v>741</v>
       </c>
       <c r="D249" s="10" t="s">
         <v>742</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>743</v>
       </c>
       <c r="F249" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G249" s="17">
-        <v>222.95</v>
+        <v>369.85</v>
       </c>
       <c r="H249" s="17">
         <v>0.0</v>
       </c>
       <c r="I249" s="17">
         <v>0.0</v>
       </c>
       <c r="J249" s="11">
         <v>0</v>
       </c>
       <c r="K249" s="14">
         <f>G249*J249</f>
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A250" s="19">
         <v>244</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="9" t="s">
         <v>744</v>
       </c>
       <c r="D250" s="10" t="s">
         <v>745</v>
       </c>
       <c r="E250" s="10" t="s">
         <v>746</v>
       </c>
       <c r="F250" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G250" s="17">
-        <v>74.75</v>
+        <v>369.85</v>
       </c>
       <c r="H250" s="17">
         <v>0.0</v>
       </c>
       <c r="I250" s="17">
         <v>0.0</v>
       </c>
       <c r="J250" s="11">
         <v>0</v>
       </c>
       <c r="K250" s="14">
         <f>G250*J250</f>
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A251" s="19">
         <v>245</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="9" t="s">
         <v>747</v>
       </c>
       <c r="D251" s="10" t="s">
         <v>748</v>
       </c>
       <c r="E251" s="10" t="s">
         <v>749</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G251" s="17">
-        <v>149.5</v>
+        <v>369.85</v>
       </c>
       <c r="H251" s="17">
         <v>0.0</v>
       </c>
       <c r="I251" s="17">
         <v>0.0</v>
       </c>
       <c r="J251" s="11">
         <v>0</v>
       </c>
       <c r="K251" s="14">
         <f>G251*J251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A252" s="19">
         <v>246</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="9" t="s">
         <v>750</v>
       </c>
       <c r="D252" s="10" t="s">
         <v>751</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>752</v>
       </c>
       <c r="F252" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G252" s="17">
-        <v>289.9</v>
+        <v>369.85</v>
       </c>
       <c r="H252" s="17">
         <v>0.0</v>
       </c>
       <c r="I252" s="17">
         <v>0.0</v>
       </c>
       <c r="J252" s="11">
         <v>0</v>
       </c>
       <c r="K252" s="14">
         <f>G252*J252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A253" s="19">
         <v>247</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="9" t="s">
         <v>753</v>
       </c>
       <c r="D253" s="10" t="s">
         <v>754</v>
       </c>
       <c r="E253" s="10" t="s">
         <v>755</v>
       </c>
       <c r="F253" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G253" s="17">
-        <v>169.65</v>
+        <v>369.85</v>
       </c>
       <c r="H253" s="17">
         <v>0.0</v>
       </c>
       <c r="I253" s="17">
         <v>0.0</v>
       </c>
       <c r="J253" s="11">
         <v>0</v>
       </c>
       <c r="K253" s="14">
         <f>G253*J253</f>
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A254" s="19">
         <v>248</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="9" t="s">
         <v>756</v>
       </c>
       <c r="D254" s="10" t="s">
         <v>757</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>758</v>
       </c>
       <c r="F254" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G254" s="17">
-        <v>319.8</v>
+        <v>369.85</v>
       </c>
       <c r="H254" s="17">
         <v>0.0</v>
       </c>
       <c r="I254" s="17">
         <v>0.0</v>
       </c>
       <c r="J254" s="11">
         <v>0</v>
       </c>
       <c r="K254" s="14">
         <f>G254*J254</f>
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A255" s="19">
         <v>249</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="9" t="s">
         <v>759</v>
       </c>
       <c r="D255" s="10" t="s">
         <v>760</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>761</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G255" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H255" s="17">
         <v>0.0</v>
       </c>
       <c r="I255" s="17">
         <v>0.0</v>
       </c>
       <c r="J255" s="11">
         <v>0</v>
       </c>
       <c r="K255" s="14">
         <f>G255*J255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A256" s="19">
         <v>250</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="9" t="s">
         <v>762</v>
       </c>
       <c r="D256" s="10" t="s">
         <v>763</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>764</v>
       </c>
       <c r="F256" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G256" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H256" s="17">
         <v>0.0</v>
       </c>
       <c r="I256" s="17">
         <v>0.0</v>
       </c>
       <c r="J256" s="11">
         <v>0</v>
       </c>
       <c r="K256" s="14">
         <f>G256*J256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A257" s="19">
         <v>251</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="9" t="s">
         <v>765</v>
       </c>
       <c r="D257" s="10" t="s">
         <v>766</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>767</v>
       </c>
       <c r="F257" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G257" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H257" s="17">
         <v>0.0</v>
       </c>
       <c r="I257" s="17">
         <v>0.0</v>
       </c>
       <c r="J257" s="11">
         <v>0</v>
       </c>
       <c r="K257" s="14">
         <f>G257*J257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A258" s="19">
         <v>252</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="9" t="s">
         <v>768</v>
       </c>
       <c r="D258" s="10" t="s">
         <v>769</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>770</v>
       </c>
       <c r="F258" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G258" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H258" s="17">
         <v>0.0</v>
       </c>
       <c r="I258" s="17">
         <v>0.0</v>
       </c>
       <c r="J258" s="11">
         <v>0</v>
       </c>
       <c r="K258" s="14">
         <f>G258*J258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A259" s="19">
         <v>253</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="9" t="s">
         <v>771</v>
       </c>
       <c r="D259" s="10" t="s">
         <v>772</v>
       </c>
       <c r="E259" s="10" t="s">
         <v>773</v>
       </c>
       <c r="F259" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G259" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H259" s="17">
         <v>0.0</v>
       </c>
       <c r="I259" s="17">
         <v>0.0</v>
       </c>
       <c r="J259" s="11">
         <v>0</v>
       </c>
       <c r="K259" s="14">
         <f>G259*J259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A260" s="19">
         <v>254</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="9" t="s">
         <v>774</v>
       </c>
       <c r="D260" s="10" t="s">
         <v>775</v>
       </c>
       <c r="E260" s="10" t="s">
         <v>776</v>
       </c>
       <c r="F260" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G260" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H260" s="17">
         <v>0.0</v>
       </c>
       <c r="I260" s="17">
         <v>0.0</v>
       </c>
       <c r="J260" s="11">
         <v>0</v>
       </c>
       <c r="K260" s="14">
         <f>G260*J260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A261" s="19">
         <v>255</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="9" t="s">
         <v>777</v>
       </c>
       <c r="D261" s="10" t="s">
         <v>778</v>
       </c>
       <c r="E261" s="10" t="s">
         <v>779</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G261" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H261" s="17">
         <v>0.0</v>
       </c>
       <c r="I261" s="17">
         <v>0.0</v>
       </c>
       <c r="J261" s="11">
         <v>0</v>
       </c>
       <c r="K261" s="14">
         <f>G261*J261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A262" s="19">
         <v>256</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="9" t="s">
         <v>780</v>
       </c>
       <c r="D262" s="10" t="s">
         <v>781</v>
       </c>
       <c r="E262" s="10" t="s">
         <v>782</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G262" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H262" s="17">
         <v>0.0</v>
       </c>
       <c r="I262" s="17">
         <v>0.0</v>
       </c>
       <c r="J262" s="11">
         <v>0</v>
       </c>
       <c r="K262" s="14">
         <f>G262*J262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A263" s="19">
         <v>257</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="9" t="s">
         <v>783</v>
       </c>
       <c r="D263" s="10" t="s">
         <v>784</v>
       </c>
       <c r="E263" s="10" t="s">
         <v>785</v>
       </c>
       <c r="F263" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G263" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H263" s="17">
         <v>0.0</v>
       </c>
       <c r="I263" s="17">
         <v>0.0</v>
       </c>
       <c r="J263" s="11">
         <v>0</v>
       </c>
       <c r="K263" s="14">
         <f>G263*J263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A264" s="19">
         <v>258</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="9" t="s">
         <v>786</v>
       </c>
       <c r="D264" s="10" t="s">
         <v>787</v>
       </c>
       <c r="E264" s="10" t="s">
         <v>788</v>
       </c>
       <c r="F264" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G264" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H264" s="17">
         <v>0.0</v>
       </c>
       <c r="I264" s="17">
         <v>0.0</v>
       </c>
       <c r="J264" s="11">
         <v>0</v>
       </c>
       <c r="K264" s="14">
         <f>G264*J264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A265" s="19">
         <v>259</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="9" t="s">
         <v>789</v>
       </c>
       <c r="D265" s="10" t="s">
         <v>790</v>
       </c>
       <c r="E265" s="10" t="s">
         <v>791</v>
       </c>
       <c r="F265" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G265" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H265" s="17">
         <v>0.0</v>
       </c>
       <c r="I265" s="17">
         <v>0.0</v>
       </c>
       <c r="J265" s="11">
         <v>0</v>
       </c>
       <c r="K265" s="14">
         <f>G265*J265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A266" s="19">
         <v>260</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="9" t="s">
         <v>792</v>
       </c>
       <c r="D266" s="10" t="s">
         <v>793</v>
       </c>
       <c r="E266" s="10" t="s">
         <v>794</v>
       </c>
       <c r="F266" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G266" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H266" s="17">
         <v>0.0</v>
       </c>
       <c r="I266" s="17">
         <v>0.0</v>
       </c>
       <c r="J266" s="11">
         <v>0</v>
       </c>
       <c r="K266" s="14">
         <f>G266*J266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A267" s="19">
         <v>261</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="9" t="s">
         <v>795</v>
       </c>
       <c r="D267" s="10" t="s">
         <v>796</v>
       </c>
       <c r="E267" s="10" t="s">
         <v>797</v>
       </c>
       <c r="F267" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G267" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H267" s="17">
         <v>0.0</v>
       </c>
       <c r="I267" s="17">
         <v>0.0</v>
       </c>
       <c r="J267" s="11">
         <v>0</v>
       </c>
       <c r="K267" s="14">
         <f>G267*J267</f>
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A268" s="19">
         <v>262</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="9" t="s">
         <v>798</v>
       </c>
       <c r="D268" s="10" t="s">
         <v>799</v>
       </c>
       <c r="E268" s="10" t="s">
         <v>800</v>
       </c>
       <c r="F268" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G268" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H268" s="17">
         <v>0.0</v>
       </c>
       <c r="I268" s="17">
         <v>0.0</v>
       </c>
       <c r="J268" s="11">
         <v>0</v>
       </c>
       <c r="K268" s="14">
         <f>G268*J268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A269" s="19">
         <v>263</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="9" t="s">
         <v>801</v>
       </c>
       <c r="D269" s="10" t="s">
         <v>802</v>
       </c>
       <c r="E269" s="10" t="s">
         <v>803</v>
       </c>
       <c r="F269" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G269" s="17">
-        <v>329.55</v>
+        <v>369.85</v>
       </c>
       <c r="H269" s="17">
         <v>0.0</v>
       </c>
       <c r="I269" s="17">
         <v>0.0</v>
       </c>
       <c r="J269" s="11">
         <v>0</v>
       </c>
       <c r="K269" s="14">
         <f>G269*J269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A270" s="19">
         <v>264</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="9" t="s">
         <v>804</v>
       </c>
       <c r="D270" s="10" t="s">
         <v>805</v>
       </c>
       <c r="E270" s="10" t="s">
         <v>806</v>
       </c>
       <c r="F270" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G270" s="17">
-        <v>370.5</v>
+        <v>369.85</v>
       </c>
       <c r="H270" s="17">
         <v>0.0</v>
       </c>
       <c r="I270" s="17">
         <v>0.0</v>
       </c>
       <c r="J270" s="11">
         <v>0</v>
       </c>
       <c r="K270" s="14">
         <f>G270*J270</f>
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A271" s="19">
         <v>265</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="9" t="s">
         <v>807</v>
       </c>
       <c r="D271" s="10" t="s">
         <v>808</v>
       </c>
       <c r="E271" s="10" t="s">
         <v>809</v>
       </c>
       <c r="F271" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G271" s="17">
-        <v>370.5</v>
+        <v>109.85</v>
       </c>
       <c r="H271" s="17">
         <v>0.0</v>
       </c>
       <c r="I271" s="17">
         <v>0.0</v>
       </c>
       <c r="J271" s="11">
         <v>0</v>
       </c>
       <c r="K271" s="14">
         <f>G271*J271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A272" s="19">
         <v>266</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="9" t="s">
         <v>810</v>
       </c>
       <c r="D272" s="10" t="s">
         <v>811</v>
       </c>
       <c r="E272" s="10" t="s">
         <v>812</v>
       </c>
       <c r="F272" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G272" s="17">
-        <v>370.5</v>
+        <v>130.0</v>
       </c>
       <c r="H272" s="17">
         <v>0.0</v>
       </c>
       <c r="I272" s="17">
         <v>0.0</v>
       </c>
       <c r="J272" s="11">
         <v>0</v>
       </c>
       <c r="K272" s="14">
         <f>G272*J272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A273" s="19">
         <v>267</v>
       </c>
       <c r="B273" s="8"/>
       <c r="C273" s="9" t="s">
         <v>813</v>
       </c>
       <c r="D273" s="10" t="s">
         <v>814</v>
       </c>
       <c r="E273" s="10" t="s">
         <v>815</v>
       </c>
       <c r="F273" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G273" s="17">
-        <v>370.5</v>
+        <v>130.0</v>
       </c>
       <c r="H273" s="17">
         <v>0.0</v>
       </c>
       <c r="I273" s="17">
         <v>0.0</v>
       </c>
       <c r="J273" s="11">
         <v>0</v>
       </c>
       <c r="K273" s="14">
         <f>G273*J273</f>
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A274" s="19">
         <v>268</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="9" t="s">
         <v>816</v>
       </c>
       <c r="D274" s="10" t="s">
         <v>817</v>
       </c>
       <c r="E274" s="10" t="s">
         <v>818</v>
       </c>
       <c r="F274" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G274" s="17">
-        <v>370.5</v>
+        <v>130.0</v>
       </c>
       <c r="H274" s="17">
         <v>0.0</v>
       </c>
       <c r="I274" s="17">
         <v>0.0</v>
       </c>
       <c r="J274" s="11">
         <v>0</v>
       </c>
       <c r="K274" s="14">
         <f>G274*J274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A275" s="19">
         <v>269</v>
       </c>
       <c r="B275" s="8"/>
       <c r="C275" s="9" t="s">
         <v>819</v>
       </c>
       <c r="D275" s="10" t="s">
         <v>820</v>
       </c>
       <c r="E275" s="10" t="s">
         <v>821</v>
       </c>
       <c r="F275" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G275" s="17">
-        <v>370.5</v>
+        <v>130.0</v>
       </c>
       <c r="H275" s="17">
         <v>0.0</v>
       </c>
       <c r="I275" s="17">
         <v>0.0</v>
       </c>
       <c r="J275" s="11">
         <v>0</v>
       </c>
       <c r="K275" s="14">
         <f>G275*J275</f>
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A276" s="19">
         <v>270</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="9" t="s">
         <v>822</v>
       </c>
       <c r="D276" s="10" t="s">
         <v>823</v>
       </c>
       <c r="E276" s="10" t="s">
         <v>824</v>
       </c>
       <c r="F276" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G276" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H276" s="17">
         <v>0.0</v>
       </c>
       <c r="I276" s="17">
         <v>0.0</v>
       </c>
       <c r="J276" s="11">
         <v>0</v>
       </c>
       <c r="K276" s="14">
         <f>G276*J276</f>
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A277" s="19">
         <v>271</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="9" t="s">
         <v>825</v>
       </c>
       <c r="D277" s="10" t="s">
         <v>826</v>
       </c>
       <c r="E277" s="10" t="s">
         <v>827</v>
       </c>
       <c r="F277" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G277" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H277" s="17">
         <v>0.0</v>
       </c>
       <c r="I277" s="17">
         <v>0.0</v>
       </c>
       <c r="J277" s="11">
         <v>0</v>
       </c>
       <c r="K277" s="14">
         <f>G277*J277</f>
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A278" s="19">
         <v>272</v>
       </c>
       <c r="B278" s="8"/>
       <c r="C278" s="9" t="s">
         <v>828</v>
       </c>
       <c r="D278" s="10" t="s">
         <v>829</v>
       </c>
       <c r="E278" s="10" t="s">
         <v>830</v>
       </c>
       <c r="F278" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G278" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H278" s="17">
         <v>0.0</v>
       </c>
       <c r="I278" s="17">
         <v>0.0</v>
       </c>
       <c r="J278" s="11">
         <v>0</v>
       </c>
       <c r="K278" s="14">
         <f>G278*J278</f>
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A279" s="19">
         <v>273</v>
       </c>
       <c r="B279" s="8"/>
       <c r="C279" s="9" t="s">
         <v>831</v>
       </c>
       <c r="D279" s="10" t="s">
         <v>832</v>
       </c>
       <c r="E279" s="10" t="s">
         <v>833</v>
       </c>
       <c r="F279" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G279" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H279" s="17">
         <v>0.0</v>
       </c>
       <c r="I279" s="17">
         <v>0.0</v>
       </c>
       <c r="J279" s="11">
         <v>0</v>
       </c>
       <c r="K279" s="14">
         <f>G279*J279</f>
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A280" s="19">
         <v>274</v>
       </c>
       <c r="B280" s="8"/>
       <c r="C280" s="9" t="s">
         <v>834</v>
       </c>
       <c r="D280" s="10" t="s">
         <v>835</v>
       </c>
       <c r="E280" s="10" t="s">
         <v>836</v>
       </c>
       <c r="F280" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G280" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H280" s="17">
         <v>0.0</v>
       </c>
       <c r="I280" s="17">
         <v>0.0</v>
       </c>
       <c r="J280" s="11">
         <v>0</v>
       </c>
       <c r="K280" s="14">
         <f>G280*J280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A281" s="19">
         <v>275</v>
       </c>
       <c r="B281" s="8"/>
       <c r="C281" s="9" t="s">
         <v>837</v>
       </c>
       <c r="D281" s="10" t="s">
         <v>838</v>
       </c>
       <c r="E281" s="10" t="s">
         <v>839</v>
       </c>
       <c r="F281" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G281" s="17">
-        <v>369.85</v>
+        <v>130.0</v>
       </c>
       <c r="H281" s="17">
         <v>0.0</v>
       </c>
       <c r="I281" s="17">
         <v>0.0</v>
       </c>
       <c r="J281" s="11">
         <v>0</v>
       </c>
       <c r="K281" s="14">
         <f>G281*J281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A282" s="19">
         <v>276</v>
       </c>
       <c r="B282" s="8"/>
       <c r="C282" s="9" t="s">
         <v>840</v>
       </c>
       <c r="D282" s="10" t="s">
         <v>841</v>
       </c>
       <c r="E282" s="10" t="s">
         <v>842</v>
       </c>
       <c r="F282" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G282" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H282" s="17">
         <v>0.0</v>
       </c>
       <c r="I282" s="17">
         <v>0.0</v>
       </c>
       <c r="J282" s="11">
         <v>0</v>
       </c>
       <c r="K282" s="14">
         <f>G282*J282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A283" s="19">
         <v>277</v>
       </c>
       <c r="B283" s="8"/>
       <c r="C283" s="9" t="s">
         <v>843</v>
       </c>
       <c r="D283" s="10" t="s">
         <v>844</v>
       </c>
       <c r="E283" s="10" t="s">
         <v>845</v>
       </c>
       <c r="F283" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G283" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H283" s="17">
         <v>0.0</v>
       </c>
       <c r="I283" s="17">
         <v>0.0</v>
       </c>
       <c r="J283" s="11">
         <v>0</v>
       </c>
       <c r="K283" s="14">
         <f>G283*J283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A284" s="19">
         <v>278</v>
       </c>
       <c r="B284" s="8"/>
       <c r="C284" s="9" t="s">
         <v>846</v>
       </c>
       <c r="D284" s="10" t="s">
         <v>847</v>
       </c>
       <c r="E284" s="10" t="s">
         <v>848</v>
       </c>
       <c r="F284" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G284" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H284" s="17">
         <v>0.0</v>
       </c>
       <c r="I284" s="17">
         <v>0.0</v>
       </c>
       <c r="J284" s="11">
         <v>0</v>
       </c>
       <c r="K284" s="14">
         <f>G284*J284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A285" s="19">
         <v>279</v>
       </c>
       <c r="B285" s="8"/>
       <c r="C285" s="9" t="s">
         <v>849</v>
       </c>
       <c r="D285" s="10" t="s">
         <v>850</v>
       </c>
       <c r="E285" s="10" t="s">
         <v>851</v>
       </c>
       <c r="F285" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G285" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H285" s="17">
         <v>0.0</v>
       </c>
       <c r="I285" s="17">
         <v>0.0</v>
       </c>
       <c r="J285" s="11">
         <v>0</v>
       </c>
       <c r="K285" s="14">
         <f>G285*J285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A286" s="19">
         <v>280</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="9" t="s">
         <v>852</v>
       </c>
       <c r="D286" s="10" t="s">
         <v>853</v>
       </c>
       <c r="E286" s="10" t="s">
         <v>854</v>
       </c>
       <c r="F286" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G286" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H286" s="17">
         <v>0.0</v>
       </c>
       <c r="I286" s="17">
         <v>0.0</v>
       </c>
       <c r="J286" s="11">
         <v>0</v>
       </c>
       <c r="K286" s="14">
         <f>G286*J286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A287" s="19">
         <v>281</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="9" t="s">
         <v>855</v>
       </c>
       <c r="D287" s="10" t="s">
         <v>856</v>
       </c>
       <c r="E287" s="10" t="s">
         <v>857</v>
       </c>
       <c r="F287" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G287" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H287" s="17">
         <v>0.0</v>
       </c>
       <c r="I287" s="17">
         <v>0.0</v>
       </c>
       <c r="J287" s="11">
         <v>0</v>
       </c>
       <c r="K287" s="14">
         <f>G287*J287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A288" s="19">
         <v>282</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="9" t="s">
         <v>858</v>
       </c>
       <c r="D288" s="10" t="s">
         <v>859</v>
       </c>
       <c r="E288" s="10" t="s">
         <v>860</v>
       </c>
       <c r="F288" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G288" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H288" s="17">
         <v>0.0</v>
       </c>
       <c r="I288" s="17">
         <v>0.0</v>
       </c>
       <c r="J288" s="11">
         <v>0</v>
       </c>
       <c r="K288" s="14">
         <f>G288*J288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A289" s="19">
         <v>283</v>
       </c>
       <c r="B289" s="8"/>
       <c r="C289" s="9" t="s">
         <v>861</v>
       </c>
       <c r="D289" s="10" t="s">
         <v>862</v>
       </c>
       <c r="E289" s="10" t="s">
         <v>863</v>
       </c>
       <c r="F289" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G289" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H289" s="17">
         <v>0.0</v>
       </c>
       <c r="I289" s="17">
         <v>0.0</v>
       </c>
       <c r="J289" s="11">
         <v>0</v>
       </c>
       <c r="K289" s="14">
         <f>G289*J289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A290" s="19">
         <v>284</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="9" t="s">
         <v>864</v>
       </c>
       <c r="D290" s="10" t="s">
         <v>865</v>
       </c>
       <c r="E290" s="10" t="s">
         <v>866</v>
       </c>
       <c r="F290" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G290" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H290" s="17">
         <v>0.0</v>
       </c>
       <c r="I290" s="17">
         <v>0.0</v>
       </c>
       <c r="J290" s="11">
         <v>0</v>
       </c>
       <c r="K290" s="14">
         <f>G290*J290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A291" s="19">
         <v>285</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="9" t="s">
         <v>867</v>
       </c>
       <c r="D291" s="10" t="s">
         <v>868</v>
       </c>
       <c r="E291" s="10" t="s">
         <v>869</v>
       </c>
       <c r="F291" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G291" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H291" s="17">
         <v>0.0</v>
       </c>
       <c r="I291" s="17">
         <v>0.0</v>
       </c>
       <c r="J291" s="11">
         <v>0</v>
       </c>
       <c r="K291" s="14">
         <f>G291*J291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A292" s="19">
         <v>286</v>
       </c>
       <c r="B292" s="8"/>
       <c r="C292" s="9" t="s">
         <v>870</v>
       </c>
       <c r="D292" s="10" t="s">
         <v>871</v>
       </c>
       <c r="E292" s="10" t="s">
         <v>872</v>
       </c>
       <c r="F292" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G292" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H292" s="17">
         <v>0.0</v>
       </c>
       <c r="I292" s="17">
         <v>0.0</v>
       </c>
       <c r="J292" s="11">
         <v>0</v>
       </c>
       <c r="K292" s="14">
         <f>G292*J292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A293" s="19">
         <v>287</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="9" t="s">
         <v>873</v>
       </c>
       <c r="D293" s="10" t="s">
         <v>874</v>
       </c>
       <c r="E293" s="10" t="s">
         <v>875</v>
       </c>
       <c r="F293" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G293" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H293" s="17">
         <v>0.0</v>
       </c>
       <c r="I293" s="17">
         <v>0.0</v>
       </c>
       <c r="J293" s="11">
         <v>0</v>
       </c>
       <c r="K293" s="14">
         <f>G293*J293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A294" s="19">
         <v>288</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="9" t="s">
         <v>876</v>
       </c>
       <c r="D294" s="10" t="s">
         <v>877</v>
       </c>
       <c r="E294" s="10" t="s">
         <v>878</v>
       </c>
       <c r="F294" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G294" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H294" s="17">
         <v>0.0</v>
       </c>
       <c r="I294" s="17">
         <v>0.0</v>
       </c>
       <c r="J294" s="11">
         <v>0</v>
       </c>
       <c r="K294" s="14">
         <f>G294*J294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A295" s="19">
         <v>289</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="9" t="s">
         <v>879</v>
       </c>
       <c r="D295" s="10" t="s">
         <v>880</v>
       </c>
       <c r="E295" s="10" t="s">
         <v>881</v>
       </c>
       <c r="F295" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G295" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H295" s="17">
         <v>0.0</v>
       </c>
       <c r="I295" s="17">
         <v>0.0</v>
       </c>
       <c r="J295" s="11">
         <v>0</v>
       </c>
       <c r="K295" s="14">
         <f>G295*J295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A296" s="19">
         <v>290</v>
       </c>
       <c r="B296" s="8"/>
       <c r="C296" s="9" t="s">
         <v>882</v>
       </c>
       <c r="D296" s="10" t="s">
         <v>883</v>
       </c>
       <c r="E296" s="10" t="s">
         <v>884</v>
       </c>
       <c r="F296" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G296" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H296" s="17">
         <v>0.0</v>
       </c>
       <c r="I296" s="17">
         <v>0.0</v>
       </c>
       <c r="J296" s="11">
         <v>0</v>
       </c>
       <c r="K296" s="14">
         <f>G296*J296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A297" s="19">
         <v>291</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="9" t="s">
         <v>885</v>
       </c>
       <c r="D297" s="10" t="s">
         <v>886</v>
       </c>
       <c r="E297" s="10" t="s">
         <v>887</v>
       </c>
       <c r="F297" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G297" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H297" s="17">
         <v>0.0</v>
       </c>
       <c r="I297" s="17">
         <v>0.0</v>
       </c>
       <c r="J297" s="11">
         <v>0</v>
       </c>
       <c r="K297" s="14">
         <f>G297*J297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A298" s="19">
         <v>292</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="9" t="s">
         <v>888</v>
       </c>
       <c r="D298" s="10" t="s">
         <v>889</v>
       </c>
       <c r="E298" s="10" t="s">
         <v>890</v>
       </c>
       <c r="F298" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G298" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H298" s="17">
         <v>0.0</v>
       </c>
       <c r="I298" s="17">
         <v>0.0</v>
       </c>
       <c r="J298" s="11">
         <v>0</v>
       </c>
       <c r="K298" s="14">
         <f>G298*J298</f>
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A299" s="19">
         <v>293</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="9" t="s">
         <v>891</v>
       </c>
       <c r="D299" s="10" t="s">
         <v>892</v>
       </c>
       <c r="E299" s="10" t="s">
         <v>893</v>
       </c>
       <c r="F299" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G299" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H299" s="17">
         <v>0.0</v>
       </c>
       <c r="I299" s="17">
         <v>0.0</v>
       </c>
       <c r="J299" s="11">
         <v>0</v>
       </c>
       <c r="K299" s="14">
         <f>G299*J299</f>
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A300" s="19">
         <v>294</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="9" t="s">
         <v>894</v>
       </c>
       <c r="D300" s="10" t="s">
         <v>895</v>
       </c>
       <c r="E300" s="10" t="s">
         <v>896</v>
       </c>
       <c r="F300" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G300" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H300" s="17">
         <v>0.0</v>
       </c>
       <c r="I300" s="17">
         <v>0.0</v>
       </c>
       <c r="J300" s="11">
         <v>0</v>
       </c>
       <c r="K300" s="14">
         <f>G300*J300</f>
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A301" s="19">
         <v>295</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="9" t="s">
         <v>897</v>
       </c>
       <c r="D301" s="10" t="s">
         <v>898</v>
       </c>
       <c r="E301" s="10" t="s">
         <v>899</v>
       </c>
       <c r="F301" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G301" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H301" s="17">
         <v>0.0</v>
       </c>
       <c r="I301" s="17">
         <v>0.0</v>
       </c>
       <c r="J301" s="11">
         <v>0</v>
       </c>
       <c r="K301" s="14">
         <f>G301*J301</f>
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A302" s="19">
         <v>296</v>
       </c>
       <c r="B302" s="8"/>
       <c r="C302" s="9" t="s">
         <v>900</v>
       </c>
       <c r="D302" s="10" t="s">
         <v>901</v>
       </c>
       <c r="E302" s="10" t="s">
         <v>902</v>
       </c>
       <c r="F302" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G302" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H302" s="17">
         <v>0.0</v>
       </c>
       <c r="I302" s="17">
         <v>0.0</v>
       </c>
       <c r="J302" s="11">
         <v>0</v>
       </c>
       <c r="K302" s="14">
         <f>G302*J302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A303" s="19">
         <v>297</v>
       </c>
       <c r="B303" s="8"/>
       <c r="C303" s="9" t="s">
         <v>903</v>
       </c>
       <c r="D303" s="10" t="s">
         <v>904</v>
       </c>
       <c r="E303" s="10" t="s">
         <v>905</v>
       </c>
       <c r="F303" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G303" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H303" s="17">
         <v>0.0</v>
       </c>
       <c r="I303" s="17">
         <v>0.0</v>
       </c>
       <c r="J303" s="11">
         <v>0</v>
       </c>
       <c r="K303" s="14">
         <f>G303*J303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A304" s="19">
         <v>298</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="9" t="s">
         <v>906</v>
       </c>
       <c r="D304" s="10" t="s">
         <v>907</v>
       </c>
       <c r="E304" s="10" t="s">
         <v>908</v>
       </c>
       <c r="F304" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G304" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H304" s="17">
         <v>0.0</v>
       </c>
       <c r="I304" s="17">
         <v>0.0</v>
       </c>
       <c r="J304" s="11">
         <v>0</v>
       </c>
       <c r="K304" s="14">
         <f>G304*J304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A305" s="19">
         <v>299</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="9" t="s">
         <v>909</v>
       </c>
       <c r="D305" s="10" t="s">
         <v>910</v>
       </c>
       <c r="E305" s="10" t="s">
         <v>911</v>
       </c>
       <c r="F305" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G305" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H305" s="17">
         <v>0.0</v>
       </c>
       <c r="I305" s="17">
         <v>0.0</v>
       </c>
       <c r="J305" s="11">
         <v>0</v>
       </c>
       <c r="K305" s="14">
         <f>G305*J305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A306" s="19">
         <v>300</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="9" t="s">
         <v>912</v>
       </c>
       <c r="D306" s="10" t="s">
         <v>913</v>
       </c>
       <c r="E306" s="10" t="s">
         <v>914</v>
       </c>
       <c r="F306" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G306" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H306" s="17">
         <v>0.0</v>
       </c>
       <c r="I306" s="17">
         <v>0.0</v>
       </c>
       <c r="J306" s="11">
         <v>0</v>
       </c>
       <c r="K306" s="14">
         <f>G306*J306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A307" s="19">
         <v>301</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="9" t="s">
         <v>915</v>
       </c>
       <c r="D307" s="10" t="s">
         <v>916</v>
       </c>
       <c r="E307" s="10" t="s">
         <v>917</v>
       </c>
       <c r="F307" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G307" s="17">
-        <v>369.85</v>
+        <v>109.85</v>
       </c>
       <c r="H307" s="17">
         <v>0.0</v>
       </c>
       <c r="I307" s="17">
         <v>0.0</v>
       </c>
       <c r="J307" s="11">
         <v>0</v>
       </c>
       <c r="K307" s="14">
         <f>G307*J307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A308" s="19">
         <v>302</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="9" t="s">
         <v>918</v>
       </c>
       <c r="D308" s="10" t="s">
         <v>919</v>
@@ -30154,391 +28282,391 @@
         <v>0</v>
       </c>
       <c r="K308" s="14">
         <f>G308*J308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A309" s="19">
         <v>303</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="9" t="s">
         <v>921</v>
       </c>
       <c r="D309" s="10" t="s">
         <v>922</v>
       </c>
       <c r="E309" s="10" t="s">
         <v>923</v>
       </c>
       <c r="F309" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G309" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H309" s="17">
         <v>0.0</v>
       </c>
       <c r="I309" s="17">
         <v>0.0</v>
       </c>
       <c r="J309" s="11">
         <v>0</v>
       </c>
       <c r="K309" s="14">
         <f>G309*J309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A310" s="19">
         <v>304</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="9" t="s">
         <v>924</v>
       </c>
       <c r="D310" s="10" t="s">
         <v>925</v>
       </c>
       <c r="E310" s="10" t="s">
         <v>926</v>
       </c>
       <c r="F310" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G310" s="17">
-        <v>114.4</v>
+        <v>109.85</v>
       </c>
       <c r="H310" s="17">
         <v>0.0</v>
       </c>
       <c r="I310" s="17">
         <v>0.0</v>
       </c>
       <c r="J310" s="11">
         <v>0</v>
       </c>
       <c r="K310" s="14">
         <f>G310*J310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A311" s="19">
         <v>305</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="9" t="s">
         <v>927</v>
       </c>
       <c r="D311" s="10" t="s">
         <v>928</v>
       </c>
       <c r="E311" s="10" t="s">
         <v>929</v>
       </c>
       <c r="F311" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G311" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H311" s="17">
         <v>0.0</v>
       </c>
       <c r="I311" s="17">
         <v>0.0</v>
       </c>
       <c r="J311" s="11">
         <v>0</v>
       </c>
       <c r="K311" s="14">
         <f>G311*J311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A312" s="19">
         <v>306</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="9" t="s">
         <v>930</v>
       </c>
       <c r="D312" s="10" t="s">
         <v>931</v>
       </c>
       <c r="E312" s="10" t="s">
         <v>932</v>
       </c>
       <c r="F312" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G312" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H312" s="17">
         <v>0.0</v>
       </c>
       <c r="I312" s="17">
         <v>0.0</v>
       </c>
       <c r="J312" s="11">
         <v>0</v>
       </c>
       <c r="K312" s="14">
         <f>G312*J312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A313" s="19">
         <v>307</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="9" t="s">
         <v>933</v>
       </c>
       <c r="D313" s="10" t="s">
         <v>934</v>
       </c>
       <c r="E313" s="10" t="s">
         <v>935</v>
       </c>
       <c r="F313" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G313" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H313" s="17">
         <v>0.0</v>
       </c>
       <c r="I313" s="17">
         <v>0.0</v>
       </c>
       <c r="J313" s="11">
         <v>0</v>
       </c>
       <c r="K313" s="14">
         <f>G313*J313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A314" s="19">
         <v>308</v>
       </c>
       <c r="B314" s="8"/>
       <c r="C314" s="9" t="s">
         <v>936</v>
       </c>
       <c r="D314" s="10" t="s">
         <v>937</v>
       </c>
       <c r="E314" s="10" t="s">
         <v>938</v>
       </c>
       <c r="F314" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G314" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H314" s="17">
         <v>0.0</v>
       </c>
       <c r="I314" s="17">
         <v>0.0</v>
       </c>
       <c r="J314" s="11">
         <v>0</v>
       </c>
       <c r="K314" s="14">
         <f>G314*J314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A315" s="19">
         <v>309</v>
       </c>
       <c r="B315" s="8"/>
       <c r="C315" s="9" t="s">
         <v>939</v>
       </c>
       <c r="D315" s="10" t="s">
         <v>940</v>
       </c>
       <c r="E315" s="10" t="s">
         <v>941</v>
       </c>
       <c r="F315" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G315" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H315" s="17">
         <v>0.0</v>
       </c>
       <c r="I315" s="17">
         <v>0.0</v>
       </c>
       <c r="J315" s="11">
         <v>0</v>
       </c>
       <c r="K315" s="14">
         <f>G315*J315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A316" s="19">
         <v>310</v>
       </c>
       <c r="B316" s="8"/>
       <c r="C316" s="9" t="s">
         <v>942</v>
       </c>
       <c r="D316" s="10" t="s">
         <v>943</v>
       </c>
       <c r="E316" s="10" t="s">
         <v>944</v>
       </c>
       <c r="F316" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G316" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H316" s="17">
         <v>0.0</v>
       </c>
       <c r="I316" s="17">
         <v>0.0</v>
       </c>
       <c r="J316" s="11">
         <v>0</v>
       </c>
       <c r="K316" s="14">
         <f>G316*J316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A317" s="19">
         <v>311</v>
       </c>
       <c r="B317" s="8"/>
       <c r="C317" s="9" t="s">
         <v>945</v>
       </c>
       <c r="D317" s="10" t="s">
         <v>946</v>
       </c>
       <c r="E317" s="10" t="s">
         <v>947</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G317" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H317" s="17">
         <v>0.0</v>
       </c>
       <c r="I317" s="17">
         <v>0.0</v>
       </c>
       <c r="J317" s="11">
         <v>0</v>
       </c>
       <c r="K317" s="14">
         <f>G317*J317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A318" s="19">
         <v>312</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="9" t="s">
         <v>948</v>
       </c>
       <c r="D318" s="10" t="s">
         <v>949</v>
       </c>
       <c r="E318" s="10" t="s">
         <v>950</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G318" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H318" s="17">
         <v>0.0</v>
       </c>
       <c r="I318" s="17">
         <v>0.0</v>
       </c>
       <c r="J318" s="11">
         <v>0</v>
       </c>
       <c r="K318" s="14">
         <f>G318*J318</f>
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A319" s="19">
         <v>313</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="9" t="s">
         <v>951</v>
       </c>
       <c r="D319" s="10" t="s">
         <v>952</v>
       </c>
       <c r="E319" s="10" t="s">
         <v>953</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G319" s="17">
-        <v>130.0</v>
+        <v>109.85</v>
       </c>
       <c r="H319" s="17">
         <v>0.0</v>
       </c>
       <c r="I319" s="17">
         <v>0.0</v>
       </c>
       <c r="J319" s="11">
         <v>0</v>
       </c>
       <c r="K319" s="14">
         <f>G319*J319</f>
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A320" s="19">
         <v>314</v>
       </c>
       <c r="B320" s="8"/>
       <c r="C320" s="9" t="s">
         <v>954</v>
       </c>
       <c r="D320" s="10" t="s">
         <v>955</v>
@@ -32228,1547 +30356,1547 @@
         <v>0</v>
       </c>
       <c r="K369" s="14">
         <f>G369*J369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A370" s="19">
         <v>364</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="9" t="s">
         <v>1104</v>
       </c>
       <c r="D370" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="E370" s="10" t="s">
         <v>1106</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G370" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H370" s="17">
         <v>0.0</v>
       </c>
       <c r="I370" s="17">
         <v>0.0</v>
       </c>
       <c r="J370" s="11">
         <v>0</v>
       </c>
       <c r="K370" s="14">
         <f>G370*J370</f>
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A371" s="19">
         <v>365</v>
       </c>
       <c r="B371" s="8"/>
       <c r="C371" s="9" t="s">
         <v>1107</v>
       </c>
       <c r="D371" s="10" t="s">
         <v>1108</v>
       </c>
       <c r="E371" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G371" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H371" s="17">
         <v>0.0</v>
       </c>
       <c r="I371" s="17">
         <v>0.0</v>
       </c>
       <c r="J371" s="11">
         <v>0</v>
       </c>
       <c r="K371" s="14">
         <f>G371*J371</f>
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A372" s="19">
         <v>366</v>
       </c>
       <c r="B372" s="8"/>
       <c r="C372" s="9" t="s">
         <v>1110</v>
       </c>
       <c r="D372" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="E372" s="10" t="s">
         <v>1112</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G372" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H372" s="17">
         <v>0.0</v>
       </c>
       <c r="I372" s="17">
         <v>0.0</v>
       </c>
       <c r="J372" s="11">
         <v>0</v>
       </c>
       <c r="K372" s="14">
         <f>G372*J372</f>
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A373" s="19">
         <v>367</v>
       </c>
       <c r="B373" s="8"/>
       <c r="C373" s="9" t="s">
         <v>1113</v>
       </c>
       <c r="D373" s="10" t="s">
         <v>1114</v>
       </c>
       <c r="E373" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G373" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H373" s="17">
         <v>0.0</v>
       </c>
       <c r="I373" s="17">
         <v>0.0</v>
       </c>
       <c r="J373" s="11">
         <v>0</v>
       </c>
       <c r="K373" s="14">
         <f>G373*J373</f>
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A374" s="19">
         <v>368</v>
       </c>
       <c r="B374" s="8"/>
       <c r="C374" s="9" t="s">
         <v>1116</v>
       </c>
       <c r="D374" s="10" t="s">
         <v>1117</v>
       </c>
       <c r="E374" s="10" t="s">
         <v>1118</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G374" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H374" s="17">
         <v>0.0</v>
       </c>
       <c r="I374" s="17">
         <v>0.0</v>
       </c>
       <c r="J374" s="11">
         <v>0</v>
       </c>
       <c r="K374" s="14">
         <f>G374*J374</f>
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A375" s="19">
         <v>369</v>
       </c>
       <c r="B375" s="8"/>
       <c r="C375" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="D375" s="10" t="s">
         <v>1120</v>
       </c>
       <c r="E375" s="10" t="s">
         <v>1121</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G375" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H375" s="17">
         <v>0.0</v>
       </c>
       <c r="I375" s="17">
         <v>0.0</v>
       </c>
       <c r="J375" s="11">
         <v>0</v>
       </c>
       <c r="K375" s="14">
         <f>G375*J375</f>
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A376" s="19">
         <v>370</v>
       </c>
       <c r="B376" s="8"/>
       <c r="C376" s="9" t="s">
         <v>1122</v>
       </c>
       <c r="D376" s="10" t="s">
         <v>1123</v>
       </c>
       <c r="E376" s="10" t="s">
         <v>1124</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G376" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H376" s="17">
         <v>0.0</v>
       </c>
       <c r="I376" s="17">
         <v>0.0</v>
       </c>
       <c r="J376" s="11">
         <v>0</v>
       </c>
       <c r="K376" s="14">
         <f>G376*J376</f>
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A377" s="19">
         <v>371</v>
       </c>
       <c r="B377" s="8"/>
       <c r="C377" s="9" t="s">
         <v>1125</v>
       </c>
       <c r="D377" s="10" t="s">
         <v>1126</v>
       </c>
       <c r="E377" s="10" t="s">
         <v>1127</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G377" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H377" s="17">
         <v>0.0</v>
       </c>
       <c r="I377" s="17">
         <v>0.0</v>
       </c>
       <c r="J377" s="11">
         <v>0</v>
       </c>
       <c r="K377" s="14">
         <f>G377*J377</f>
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A378" s="19">
         <v>372</v>
       </c>
       <c r="B378" s="8"/>
       <c r="C378" s="9" t="s">
         <v>1128</v>
       </c>
       <c r="D378" s="10" t="s">
         <v>1129</v>
       </c>
       <c r="E378" s="10" t="s">
         <v>1130</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G378" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H378" s="17">
         <v>0.0</v>
       </c>
       <c r="I378" s="17">
         <v>0.0</v>
       </c>
       <c r="J378" s="11">
         <v>0</v>
       </c>
       <c r="K378" s="14">
         <f>G378*J378</f>
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A379" s="19">
         <v>373</v>
       </c>
       <c r="B379" s="8"/>
       <c r="C379" s="9" t="s">
         <v>1131</v>
       </c>
       <c r="D379" s="10" t="s">
         <v>1132</v>
       </c>
       <c r="E379" s="10" t="s">
         <v>1133</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G379" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H379" s="17">
         <v>0.0</v>
       </c>
       <c r="I379" s="17">
         <v>0.0</v>
       </c>
       <c r="J379" s="11">
         <v>0</v>
       </c>
       <c r="K379" s="14">
         <f>G379*J379</f>
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A380" s="19">
         <v>374</v>
       </c>
       <c r="B380" s="8"/>
       <c r="C380" s="9" t="s">
         <v>1134</v>
       </c>
       <c r="D380" s="10" t="s">
         <v>1135</v>
       </c>
       <c r="E380" s="10" t="s">
         <v>1136</v>
       </c>
       <c r="F380" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G380" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H380" s="17">
         <v>0.0</v>
       </c>
       <c r="I380" s="17">
         <v>0.0</v>
       </c>
       <c r="J380" s="11">
         <v>0</v>
       </c>
       <c r="K380" s="14">
         <f>G380*J380</f>
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A381" s="19">
         <v>375</v>
       </c>
       <c r="B381" s="8"/>
       <c r="C381" s="9" t="s">
         <v>1137</v>
       </c>
       <c r="D381" s="10" t="s">
         <v>1138</v>
       </c>
       <c r="E381" s="10" t="s">
         <v>1139</v>
       </c>
       <c r="F381" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G381" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H381" s="17">
         <v>0.0</v>
       </c>
       <c r="I381" s="17">
         <v>0.0</v>
       </c>
       <c r="J381" s="11">
         <v>0</v>
       </c>
       <c r="K381" s="14">
         <f>G381*J381</f>
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A382" s="19">
         <v>376</v>
       </c>
       <c r="B382" s="8"/>
       <c r="C382" s="9" t="s">
         <v>1140</v>
       </c>
       <c r="D382" s="10" t="s">
         <v>1141</v>
       </c>
       <c r="E382" s="10" t="s">
         <v>1142</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G382" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H382" s="17">
         <v>0.0</v>
       </c>
       <c r="I382" s="17">
         <v>0.0</v>
       </c>
       <c r="J382" s="11">
         <v>0</v>
       </c>
       <c r="K382" s="14">
         <f>G382*J382</f>
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A383" s="19">
         <v>377</v>
       </c>
       <c r="B383" s="8"/>
       <c r="C383" s="9" t="s">
         <v>1143</v>
       </c>
       <c r="D383" s="10" t="s">
         <v>1144</v>
       </c>
       <c r="E383" s="10" t="s">
         <v>1145</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G383" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H383" s="17">
         <v>0.0</v>
       </c>
       <c r="I383" s="17">
         <v>0.0</v>
       </c>
       <c r="J383" s="11">
         <v>0</v>
       </c>
       <c r="K383" s="14">
         <f>G383*J383</f>
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A384" s="19">
         <v>378</v>
       </c>
       <c r="B384" s="8"/>
       <c r="C384" s="9" t="s">
         <v>1146</v>
       </c>
       <c r="D384" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="E384" s="10" t="s">
         <v>1148</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G384" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H384" s="17">
         <v>0.0</v>
       </c>
       <c r="I384" s="17">
         <v>0.0</v>
       </c>
       <c r="J384" s="11">
         <v>0</v>
       </c>
       <c r="K384" s="14">
         <f>G384*J384</f>
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A385" s="19">
         <v>379</v>
       </c>
       <c r="B385" s="8"/>
       <c r="C385" s="9" t="s">
         <v>1149</v>
       </c>
       <c r="D385" s="10" t="s">
         <v>1150</v>
       </c>
       <c r="E385" s="10" t="s">
         <v>1151</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G385" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H385" s="17">
         <v>0.0</v>
       </c>
       <c r="I385" s="17">
         <v>0.0</v>
       </c>
       <c r="J385" s="11">
         <v>0</v>
       </c>
       <c r="K385" s="14">
         <f>G385*J385</f>
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A386" s="19">
         <v>380</v>
       </c>
       <c r="B386" s="8"/>
       <c r="C386" s="9" t="s">
         <v>1152</v>
       </c>
       <c r="D386" s="10" t="s">
         <v>1153</v>
       </c>
       <c r="E386" s="10" t="s">
         <v>1154</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G386" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H386" s="17">
         <v>0.0</v>
       </c>
       <c r="I386" s="17">
         <v>0.0</v>
       </c>
       <c r="J386" s="11">
         <v>0</v>
       </c>
       <c r="K386" s="14">
         <f>G386*J386</f>
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A387" s="19">
         <v>381</v>
       </c>
       <c r="B387" s="8"/>
       <c r="C387" s="9" t="s">
         <v>1155</v>
       </c>
       <c r="D387" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="E387" s="10" t="s">
         <v>1157</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G387" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H387" s="17">
         <v>0.0</v>
       </c>
       <c r="I387" s="17">
         <v>0.0</v>
       </c>
       <c r="J387" s="11">
         <v>0</v>
       </c>
       <c r="K387" s="14">
         <f>G387*J387</f>
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A388" s="19">
         <v>382</v>
       </c>
       <c r="B388" s="8"/>
       <c r="C388" s="9" t="s">
         <v>1158</v>
       </c>
       <c r="D388" s="10" t="s">
         <v>1159</v>
       </c>
       <c r="E388" s="10" t="s">
         <v>1160</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G388" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H388" s="17">
         <v>0.0</v>
       </c>
       <c r="I388" s="17">
         <v>0.0</v>
       </c>
       <c r="J388" s="11">
         <v>0</v>
       </c>
       <c r="K388" s="14">
         <f>G388*J388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A389" s="19">
         <v>383</v>
       </c>
       <c r="B389" s="8"/>
       <c r="C389" s="9" t="s">
         <v>1161</v>
       </c>
       <c r="D389" s="10" t="s">
         <v>1162</v>
       </c>
       <c r="E389" s="10" t="s">
         <v>1163</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G389" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H389" s="17">
         <v>0.0</v>
       </c>
       <c r="I389" s="17">
         <v>0.0</v>
       </c>
       <c r="J389" s="11">
         <v>0</v>
       </c>
       <c r="K389" s="14">
         <f>G389*J389</f>
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A390" s="19">
         <v>384</v>
       </c>
       <c r="B390" s="8"/>
       <c r="C390" s="9" t="s">
         <v>1164</v>
       </c>
       <c r="D390" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="E390" s="10" t="s">
         <v>1166</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G390" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H390" s="17">
         <v>0.0</v>
       </c>
       <c r="I390" s="17">
         <v>0.0</v>
       </c>
       <c r="J390" s="11">
         <v>0</v>
       </c>
       <c r="K390" s="14">
         <f>G390*J390</f>
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A391" s="19">
         <v>385</v>
       </c>
       <c r="B391" s="8"/>
       <c r="C391" s="9" t="s">
         <v>1167</v>
       </c>
       <c r="D391" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="E391" s="10" t="s">
         <v>1169</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G391" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H391" s="17">
         <v>0.0</v>
       </c>
       <c r="I391" s="17">
         <v>0.0</v>
       </c>
       <c r="J391" s="11">
         <v>0</v>
       </c>
       <c r="K391" s="14">
         <f>G391*J391</f>
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A392" s="19">
         <v>386</v>
       </c>
       <c r="B392" s="8"/>
       <c r="C392" s="9" t="s">
         <v>1170</v>
       </c>
       <c r="D392" s="10" t="s">
         <v>1171</v>
       </c>
       <c r="E392" s="10" t="s">
         <v>1172</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G392" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H392" s="17">
         <v>0.0</v>
       </c>
       <c r="I392" s="17">
         <v>0.0</v>
       </c>
       <c r="J392" s="11">
         <v>0</v>
       </c>
       <c r="K392" s="14">
         <f>G392*J392</f>
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A393" s="19">
         <v>387</v>
       </c>
       <c r="B393" s="8"/>
       <c r="C393" s="9" t="s">
         <v>1173</v>
       </c>
       <c r="D393" s="10" t="s">
         <v>1174</v>
       </c>
       <c r="E393" s="10" t="s">
         <v>1175</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G393" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H393" s="17">
         <v>0.0</v>
       </c>
       <c r="I393" s="17">
         <v>0.0</v>
       </c>
       <c r="J393" s="11">
         <v>0</v>
       </c>
       <c r="K393" s="14">
         <f>G393*J393</f>
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A394" s="19">
         <v>388</v>
       </c>
       <c r="B394" s="8"/>
       <c r="C394" s="9" t="s">
         <v>1176</v>
       </c>
       <c r="D394" s="10" t="s">
         <v>1177</v>
       </c>
       <c r="E394" s="10" t="s">
         <v>1178</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G394" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H394" s="17">
         <v>0.0</v>
       </c>
       <c r="I394" s="17">
         <v>0.0</v>
       </c>
       <c r="J394" s="11">
         <v>0</v>
       </c>
       <c r="K394" s="14">
         <f>G394*J394</f>
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A395" s="19">
         <v>389</v>
       </c>
       <c r="B395" s="8"/>
       <c r="C395" s="9" t="s">
         <v>1179</v>
       </c>
       <c r="D395" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="E395" s="10" t="s">
         <v>1181</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G395" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H395" s="17">
         <v>0.0</v>
       </c>
       <c r="I395" s="17">
         <v>0.0</v>
       </c>
       <c r="J395" s="11">
         <v>0</v>
       </c>
       <c r="K395" s="14">
         <f>G395*J395</f>
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A396" s="19">
         <v>390</v>
       </c>
       <c r="B396" s="8"/>
       <c r="C396" s="9" t="s">
         <v>1182</v>
       </c>
       <c r="D396" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="E396" s="10" t="s">
         <v>1184</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G396" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H396" s="17">
         <v>0.0</v>
       </c>
       <c r="I396" s="17">
         <v>0.0</v>
       </c>
       <c r="J396" s="11">
         <v>0</v>
       </c>
       <c r="K396" s="14">
         <f>G396*J396</f>
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A397" s="19">
         <v>391</v>
       </c>
       <c r="B397" s="8"/>
       <c r="C397" s="9" t="s">
         <v>1185</v>
       </c>
       <c r="D397" s="10" t="s">
         <v>1186</v>
       </c>
       <c r="E397" s="10" t="s">
         <v>1187</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G397" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H397" s="17">
         <v>0.0</v>
       </c>
       <c r="I397" s="17">
         <v>0.0</v>
       </c>
       <c r="J397" s="11">
         <v>0</v>
       </c>
       <c r="K397" s="14">
         <f>G397*J397</f>
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A398" s="19">
         <v>392</v>
       </c>
       <c r="B398" s="8"/>
       <c r="C398" s="9" t="s">
         <v>1188</v>
       </c>
       <c r="D398" s="10" t="s">
         <v>1189</v>
       </c>
       <c r="E398" s="10" t="s">
         <v>1190</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G398" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H398" s="17">
         <v>0.0</v>
       </c>
       <c r="I398" s="17">
         <v>0.0</v>
       </c>
       <c r="J398" s="11">
         <v>0</v>
       </c>
       <c r="K398" s="14">
         <f>G398*J398</f>
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A399" s="19">
         <v>393</v>
       </c>
       <c r="B399" s="8"/>
       <c r="C399" s="9" t="s">
         <v>1191</v>
       </c>
       <c r="D399" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="E399" s="10" t="s">
         <v>1193</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G399" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H399" s="17">
         <v>0.0</v>
       </c>
       <c r="I399" s="17">
         <v>0.0</v>
       </c>
       <c r="J399" s="11">
         <v>0</v>
       </c>
       <c r="K399" s="14">
         <f>G399*J399</f>
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A400" s="19">
         <v>394</v>
       </c>
       <c r="B400" s="8"/>
       <c r="C400" s="9" t="s">
         <v>1194</v>
       </c>
       <c r="D400" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="E400" s="10" t="s">
         <v>1196</v>
       </c>
       <c r="F400" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G400" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H400" s="17">
         <v>0.0</v>
       </c>
       <c r="I400" s="17">
         <v>0.0</v>
       </c>
       <c r="J400" s="11">
         <v>0</v>
       </c>
       <c r="K400" s="14">
         <f>G400*J400</f>
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A401" s="19">
         <v>395</v>
       </c>
       <c r="B401" s="8"/>
       <c r="C401" s="9" t="s">
         <v>1197</v>
       </c>
       <c r="D401" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="E401" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="F401" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G401" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H401" s="17">
         <v>0.0</v>
       </c>
       <c r="I401" s="17">
         <v>0.0</v>
       </c>
       <c r="J401" s="11">
         <v>0</v>
       </c>
       <c r="K401" s="14">
         <f>G401*J401</f>
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A402" s="19">
         <v>396</v>
       </c>
       <c r="B402" s="8"/>
       <c r="C402" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="D402" s="10" t="s">
         <v>1201</v>
       </c>
       <c r="E402" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="F402" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G402" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H402" s="17">
         <v>0.0</v>
       </c>
       <c r="I402" s="17">
         <v>0.0</v>
       </c>
       <c r="J402" s="11">
         <v>0</v>
       </c>
       <c r="K402" s="14">
         <f>G402*J402</f>
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A403" s="19">
         <v>397</v>
       </c>
       <c r="B403" s="8"/>
       <c r="C403" s="9" t="s">
         <v>1203</v>
       </c>
       <c r="D403" s="10" t="s">
         <v>1204</v>
       </c>
       <c r="E403" s="10" t="s">
         <v>1205</v>
       </c>
       <c r="F403" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G403" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H403" s="17">
         <v>0.0</v>
       </c>
       <c r="I403" s="17">
         <v>0.0</v>
       </c>
       <c r="J403" s="11">
         <v>0</v>
       </c>
       <c r="K403" s="14">
         <f>G403*J403</f>
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A404" s="19">
         <v>398</v>
       </c>
       <c r="B404" s="8"/>
       <c r="C404" s="9" t="s">
         <v>1206</v>
       </c>
       <c r="D404" s="10" t="s">
         <v>1207</v>
       </c>
       <c r="E404" s="10" t="s">
         <v>1208</v>
       </c>
       <c r="F404" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G404" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H404" s="17">
         <v>0.0</v>
       </c>
       <c r="I404" s="17">
         <v>0.0</v>
       </c>
       <c r="J404" s="11">
         <v>0</v>
       </c>
       <c r="K404" s="14">
         <f>G404*J404</f>
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A405" s="19">
         <v>399</v>
       </c>
       <c r="B405" s="8"/>
       <c r="C405" s="9" t="s">
         <v>1209</v>
       </c>
       <c r="D405" s="10" t="s">
         <v>1210</v>
       </c>
       <c r="E405" s="10" t="s">
         <v>1211</v>
       </c>
       <c r="F405" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G405" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H405" s="17">
         <v>0.0</v>
       </c>
       <c r="I405" s="17">
         <v>0.0</v>
       </c>
       <c r="J405" s="11">
         <v>0</v>
       </c>
       <c r="K405" s="14">
         <f>G405*J405</f>
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A406" s="19">
         <v>400</v>
       </c>
       <c r="B406" s="8"/>
       <c r="C406" s="9" t="s">
         <v>1212</v>
       </c>
       <c r="D406" s="10" t="s">
         <v>1213</v>
       </c>
       <c r="E406" s="10" t="s">
         <v>1214</v>
       </c>
       <c r="F406" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G406" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H406" s="17">
         <v>0.0</v>
       </c>
       <c r="I406" s="17">
         <v>0.0</v>
       </c>
       <c r="J406" s="11">
         <v>0</v>
       </c>
       <c r="K406" s="14">
         <f>G406*J406</f>
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A407" s="19">
         <v>401</v>
       </c>
       <c r="B407" s="8"/>
       <c r="C407" s="9" t="s">
         <v>1215</v>
       </c>
       <c r="D407" s="10" t="s">
         <v>1216</v>
       </c>
       <c r="E407" s="10" t="s">
         <v>1217</v>
       </c>
       <c r="F407" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G407" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H407" s="17">
         <v>0.0</v>
       </c>
       <c r="I407" s="17">
         <v>0.0</v>
       </c>
       <c r="J407" s="11">
         <v>0</v>
       </c>
       <c r="K407" s="14">
         <f>G407*J407</f>
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A408" s="19">
         <v>402</v>
       </c>
       <c r="B408" s="8"/>
       <c r="C408" s="9" t="s">
         <v>1218</v>
       </c>
       <c r="D408" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="E408" s="10" t="s">
         <v>1220</v>
       </c>
       <c r="F408" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G408" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H408" s="17">
         <v>0.0</v>
       </c>
       <c r="I408" s="17">
         <v>0.0</v>
       </c>
       <c r="J408" s="11">
         <v>0</v>
       </c>
       <c r="K408" s="14">
         <f>G408*J408</f>
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A409" s="19">
         <v>403</v>
       </c>
       <c r="B409" s="8"/>
       <c r="C409" s="9" t="s">
         <v>1221</v>
       </c>
       <c r="D409" s="10" t="s">
         <v>1222</v>
       </c>
       <c r="E409" s="10" t="s">
         <v>1223</v>
       </c>
       <c r="F409" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G409" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H409" s="17">
         <v>0.0</v>
       </c>
       <c r="I409" s="17">
         <v>0.0</v>
       </c>
       <c r="J409" s="11">
         <v>0</v>
       </c>
       <c r="K409" s="14">
         <f>G409*J409</f>
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A410" s="19">
         <v>404</v>
       </c>
       <c r="B410" s="8"/>
       <c r="C410" s="9" t="s">
         <v>1224</v>
       </c>
       <c r="D410" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="E410" s="10" t="s">
         <v>1226</v>
       </c>
       <c r="F410" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G410" s="17">
-        <v>109.85</v>
+        <v>114.4</v>
       </c>
       <c r="H410" s="17">
         <v>0.0</v>
       </c>
       <c r="I410" s="17">
         <v>0.0</v>
       </c>
       <c r="J410" s="11">
         <v>0</v>
       </c>
       <c r="K410" s="14">
         <f>G410*J410</f>
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A411" s="19">
         <v>405</v>
       </c>
       <c r="B411" s="8"/>
       <c r="C411" s="9" t="s">
         <v>1227</v>
       </c>
       <c r="D411" s="10" t="s">
         <v>1228</v>
       </c>
       <c r="E411" s="10" t="s">
         <v>1229</v>
       </c>
       <c r="F411" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G411" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H411" s="17">
         <v>0.0</v>
       </c>
       <c r="I411" s="17">
         <v>0.0</v>
       </c>
       <c r="J411" s="11">
         <v>0</v>
       </c>
       <c r="K411" s="14">
         <f>G411*J411</f>
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A412" s="19">
         <v>406</v>
       </c>
       <c r="B412" s="8"/>
       <c r="C412" s="9" t="s">
         <v>1230</v>
       </c>
       <c r="D412" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="E412" s="10" t="s">
         <v>1232</v>
       </c>
       <c r="F412" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G412" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H412" s="17">
         <v>0.0</v>
       </c>
       <c r="I412" s="17">
         <v>0.0</v>
       </c>
       <c r="J412" s="11">
         <v>0</v>
       </c>
       <c r="K412" s="14">
         <f>G412*J412</f>
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A413" s="19">
         <v>407</v>
       </c>
       <c r="B413" s="8"/>
       <c r="C413" s="9" t="s">
         <v>1233</v>
       </c>
       <c r="D413" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="E413" s="10" t="s">
         <v>1235</v>
       </c>
       <c r="F413" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G413" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H413" s="17">
         <v>0.0</v>
       </c>
       <c r="I413" s="17">
         <v>0.0</v>
       </c>
       <c r="J413" s="11">
         <v>0</v>
       </c>
       <c r="K413" s="14">
         <f>G413*J413</f>
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A414" s="19">
         <v>408</v>
       </c>
       <c r="B414" s="8"/>
       <c r="C414" s="9" t="s">
         <v>1236</v>
       </c>
       <c r="D414" s="10" t="s">
         <v>1237</v>
       </c>
       <c r="E414" s="10" t="s">
         <v>1238</v>
       </c>
       <c r="F414" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G414" s="17">
-        <v>109.85</v>
+        <v>130.0</v>
       </c>
       <c r="H414" s="17">
         <v>0.0</v>
       </c>
       <c r="I414" s="17">
         <v>0.0</v>
       </c>
       <c r="J414" s="11">
         <v>0</v>
       </c>
       <c r="K414" s="14">
         <f>G414*J414</f>
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A415" s="19">
         <v>409</v>
       </c>
       <c r="B415" s="8"/>
       <c r="C415" s="9" t="s">
         <v>1239</v>
       </c>
       <c r="D415" s="10" t="s">
         <v>1240</v>
@@ -33928,2837 +32056,1205 @@
         <v>0</v>
       </c>
       <c r="K419" s="14">
         <f>G419*J419</f>
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A420" s="19">
         <v>414</v>
       </c>
       <c r="B420" s="8"/>
       <c r="C420" s="9" t="s">
         <v>1254</v>
       </c>
       <c r="D420" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="E420" s="10" t="s">
         <v>1256</v>
       </c>
       <c r="F420" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G420" s="17">
-        <v>130.0</v>
+        <v>139.75</v>
       </c>
       <c r="H420" s="17">
         <v>0.0</v>
       </c>
       <c r="I420" s="17">
         <v>0.0</v>
       </c>
       <c r="J420" s="11">
         <v>0</v>
       </c>
       <c r="K420" s="14">
         <f>G420*J420</f>
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A421" s="19">
         <v>415</v>
       </c>
       <c r="B421" s="8"/>
       <c r="C421" s="9" t="s">
         <v>1257</v>
       </c>
       <c r="D421" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="E421" s="10" t="s">
         <v>1259</v>
       </c>
       <c r="F421" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G421" s="17">
-        <v>130.0</v>
+        <v>139.75</v>
       </c>
       <c r="H421" s="17">
         <v>0.0</v>
       </c>
       <c r="I421" s="17">
         <v>0.0</v>
       </c>
       <c r="J421" s="11">
         <v>0</v>
       </c>
       <c r="K421" s="14">
         <f>G421*J421</f>
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A422" s="19">
         <v>416</v>
       </c>
       <c r="B422" s="8"/>
       <c r="C422" s="9" t="s">
         <v>1260</v>
       </c>
       <c r="D422" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="E422" s="10" t="s">
         <v>1262</v>
       </c>
       <c r="F422" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G422" s="17">
-        <v>130.0</v>
+        <v>139.75</v>
       </c>
       <c r="H422" s="17">
         <v>0.0</v>
       </c>
       <c r="I422" s="17">
         <v>0.0</v>
       </c>
       <c r="J422" s="11">
         <v>0</v>
       </c>
       <c r="K422" s="14">
         <f>G422*J422</f>
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A423" s="19">
         <v>417</v>
       </c>
       <c r="B423" s="8"/>
       <c r="C423" s="9" t="s">
         <v>1263</v>
       </c>
       <c r="D423" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="E423" s="10" t="s">
         <v>1265</v>
       </c>
       <c r="F423" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G423" s="17">
-        <v>130.0</v>
+        <v>139.75</v>
       </c>
       <c r="H423" s="17">
         <v>0.0</v>
       </c>
       <c r="I423" s="17">
         <v>0.0</v>
       </c>
       <c r="J423" s="11">
         <v>0</v>
       </c>
       <c r="K423" s="14">
         <f>G423*J423</f>
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A424" s="19">
         <v>418</v>
       </c>
       <c r="B424" s="8"/>
       <c r="C424" s="9" t="s">
         <v>1266</v>
       </c>
       <c r="D424" s="10" t="s">
         <v>1267</v>
       </c>
       <c r="E424" s="10" t="s">
         <v>1268</v>
       </c>
       <c r="F424" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G424" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H424" s="17">
         <v>0.0</v>
       </c>
       <c r="I424" s="17">
         <v>0.0</v>
       </c>
       <c r="J424" s="11">
         <v>0</v>
       </c>
       <c r="K424" s="14">
         <f>G424*J424</f>
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A425" s="19">
         <v>419</v>
       </c>
       <c r="B425" s="8"/>
       <c r="C425" s="9" t="s">
         <v>1269</v>
       </c>
       <c r="D425" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="E425" s="10" t="s">
         <v>1271</v>
       </c>
       <c r="F425" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G425" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H425" s="17">
         <v>0.0</v>
       </c>
       <c r="I425" s="17">
         <v>0.0</v>
       </c>
       <c r="J425" s="11">
         <v>0</v>
       </c>
       <c r="K425" s="14">
         <f>G425*J425</f>
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A426" s="19">
         <v>420</v>
       </c>
       <c r="B426" s="8"/>
       <c r="C426" s="9" t="s">
         <v>1272</v>
       </c>
       <c r="D426" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="E426" s="10" t="s">
         <v>1274</v>
       </c>
       <c r="F426" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G426" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H426" s="17">
         <v>0.0</v>
       </c>
       <c r="I426" s="17">
         <v>0.0</v>
       </c>
       <c r="J426" s="11">
         <v>0</v>
       </c>
       <c r="K426" s="14">
         <f>G426*J426</f>
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A427" s="19">
         <v>421</v>
       </c>
       <c r="B427" s="8"/>
       <c r="C427" s="9" t="s">
         <v>1275</v>
       </c>
       <c r="D427" s="10" t="s">
         <v>1276</v>
       </c>
       <c r="E427" s="10" t="s">
         <v>1277</v>
       </c>
       <c r="F427" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G427" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H427" s="17">
         <v>0.0</v>
       </c>
       <c r="I427" s="17">
         <v>0.0</v>
       </c>
       <c r="J427" s="11">
         <v>0</v>
       </c>
       <c r="K427" s="14">
         <f>G427*J427</f>
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A428" s="19">
         <v>422</v>
       </c>
       <c r="B428" s="8"/>
       <c r="C428" s="9" t="s">
         <v>1278</v>
       </c>
       <c r="D428" s="10" t="s">
         <v>1279</v>
       </c>
       <c r="E428" s="10" t="s">
         <v>1280</v>
       </c>
       <c r="F428" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G428" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H428" s="17">
         <v>0.0</v>
       </c>
       <c r="I428" s="17">
         <v>0.0</v>
       </c>
       <c r="J428" s="11">
         <v>0</v>
       </c>
       <c r="K428" s="14">
         <f>G428*J428</f>
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A429" s="19">
         <v>423</v>
       </c>
       <c r="B429" s="8"/>
       <c r="C429" s="9" t="s">
         <v>1281</v>
       </c>
       <c r="D429" s="10" t="s">
         <v>1282</v>
       </c>
       <c r="E429" s="10" t="s">
         <v>1283</v>
       </c>
       <c r="F429" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G429" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H429" s="17">
         <v>0.0</v>
       </c>
       <c r="I429" s="17">
         <v>0.0</v>
       </c>
       <c r="J429" s="11">
         <v>0</v>
       </c>
       <c r="K429" s="14">
         <f>G429*J429</f>
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A430" s="19">
         <v>424</v>
       </c>
       <c r="B430" s="8"/>
       <c r="C430" s="9" t="s">
         <v>1284</v>
       </c>
       <c r="D430" s="10" t="s">
         <v>1285</v>
       </c>
       <c r="E430" s="10" t="s">
         <v>1286</v>
       </c>
       <c r="F430" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G430" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H430" s="17">
         <v>0.0</v>
       </c>
       <c r="I430" s="17">
         <v>0.0</v>
       </c>
       <c r="J430" s="11">
         <v>0</v>
       </c>
       <c r="K430" s="14">
         <f>G430*J430</f>
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A431" s="19">
         <v>425</v>
       </c>
       <c r="B431" s="8"/>
       <c r="C431" s="9" t="s">
         <v>1287</v>
       </c>
       <c r="D431" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="E431" s="10" t="s">
         <v>1289</v>
       </c>
       <c r="F431" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G431" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H431" s="17">
         <v>0.0</v>
       </c>
       <c r="I431" s="17">
         <v>0.0</v>
       </c>
       <c r="J431" s="11">
         <v>0</v>
       </c>
       <c r="K431" s="14">
         <f>G431*J431</f>
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A432" s="19">
         <v>426</v>
       </c>
       <c r="B432" s="8"/>
       <c r="C432" s="9" t="s">
         <v>1290</v>
       </c>
       <c r="D432" s="10" t="s">
         <v>1291</v>
       </c>
       <c r="E432" s="10" t="s">
         <v>1292</v>
       </c>
       <c r="F432" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G432" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H432" s="17">
         <v>0.0</v>
       </c>
       <c r="I432" s="17">
         <v>0.0</v>
       </c>
       <c r="J432" s="11">
         <v>0</v>
       </c>
       <c r="K432" s="14">
         <f>G432*J432</f>
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A433" s="19">
         <v>427</v>
       </c>
       <c r="B433" s="8"/>
       <c r="C433" s="9" t="s">
         <v>1293</v>
       </c>
       <c r="D433" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="E433" s="10" t="s">
         <v>1295</v>
       </c>
       <c r="F433" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G433" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H433" s="17">
         <v>0.0</v>
       </c>
       <c r="I433" s="17">
         <v>0.0</v>
       </c>
       <c r="J433" s="11">
         <v>0</v>
       </c>
       <c r="K433" s="14">
         <f>G433*J433</f>
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A434" s="19">
         <v>428</v>
       </c>
       <c r="B434" s="8"/>
       <c r="C434" s="9" t="s">
         <v>1296</v>
       </c>
       <c r="D434" s="10" t="s">
         <v>1297</v>
       </c>
       <c r="E434" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="F434" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G434" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H434" s="17">
         <v>0.0</v>
       </c>
       <c r="I434" s="17">
         <v>0.0</v>
       </c>
       <c r="J434" s="11">
         <v>0</v>
       </c>
       <c r="K434" s="14">
         <f>G434*J434</f>
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A435" s="19">
         <v>429</v>
       </c>
       <c r="B435" s="8"/>
       <c r="C435" s="9" t="s">
         <v>1299</v>
       </c>
       <c r="D435" s="10" t="s">
         <v>1300</v>
       </c>
       <c r="E435" s="10" t="s">
         <v>1301</v>
       </c>
       <c r="F435" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G435" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H435" s="17">
         <v>0.0</v>
       </c>
       <c r="I435" s="17">
         <v>0.0</v>
       </c>
       <c r="J435" s="11">
         <v>0</v>
       </c>
       <c r="K435" s="14">
         <f>G435*J435</f>
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A436" s="19">
         <v>430</v>
       </c>
       <c r="B436" s="8"/>
       <c r="C436" s="9" t="s">
         <v>1302</v>
       </c>
       <c r="D436" s="10" t="s">
         <v>1303</v>
       </c>
       <c r="E436" s="10" t="s">
         <v>1304</v>
       </c>
       <c r="F436" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G436" s="17">
-        <v>114.4</v>
+        <v>299.65</v>
       </c>
       <c r="H436" s="17">
         <v>0.0</v>
       </c>
       <c r="I436" s="17">
         <v>0.0</v>
       </c>
       <c r="J436" s="11">
         <v>0</v>
       </c>
       <c r="K436" s="14">
         <f>G436*J436</f>
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A437" s="19">
         <v>431</v>
       </c>
       <c r="B437" s="8"/>
       <c r="C437" s="9" t="s">
         <v>1305</v>
       </c>
       <c r="D437" s="10" t="s">
         <v>1306</v>
       </c>
       <c r="E437" s="10" t="s">
         <v>1307</v>
       </c>
       <c r="F437" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G437" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H437" s="17">
         <v>0.0</v>
       </c>
       <c r="I437" s="17">
         <v>0.0</v>
       </c>
       <c r="J437" s="11">
         <v>0</v>
       </c>
       <c r="K437" s="14">
         <f>G437*J437</f>
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A438" s="19">
         <v>432</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="9" t="s">
         <v>1308</v>
       </c>
       <c r="D438" s="10" t="s">
         <v>1309</v>
       </c>
       <c r="E438" s="10" t="s">
         <v>1310</v>
       </c>
       <c r="F438" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G438" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H438" s="17">
         <v>0.0</v>
       </c>
       <c r="I438" s="17">
         <v>0.0</v>
       </c>
       <c r="J438" s="11">
         <v>0</v>
       </c>
       <c r="K438" s="14">
         <f>G438*J438</f>
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A439" s="19">
         <v>433</v>
       </c>
       <c r="B439" s="8"/>
       <c r="C439" s="9" t="s">
         <v>1311</v>
       </c>
       <c r="D439" s="10" t="s">
         <v>1312</v>
       </c>
       <c r="E439" s="10" t="s">
         <v>1313</v>
       </c>
       <c r="F439" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G439" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H439" s="17">
         <v>0.0</v>
       </c>
       <c r="I439" s="17">
         <v>0.0</v>
       </c>
       <c r="J439" s="11">
         <v>0</v>
       </c>
       <c r="K439" s="14">
         <f>G439*J439</f>
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A440" s="19">
         <v>434</v>
       </c>
       <c r="B440" s="8"/>
       <c r="C440" s="9" t="s">
         <v>1314</v>
       </c>
       <c r="D440" s="10" t="s">
         <v>1315</v>
       </c>
       <c r="E440" s="10" t="s">
         <v>1316</v>
       </c>
       <c r="F440" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G440" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H440" s="17">
         <v>0.0</v>
       </c>
       <c r="I440" s="17">
         <v>0.0</v>
       </c>
       <c r="J440" s="11">
         <v>0</v>
       </c>
       <c r="K440" s="14">
         <f>G440*J440</f>
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A441" s="19">
         <v>435</v>
       </c>
       <c r="B441" s="8"/>
       <c r="C441" s="9" t="s">
         <v>1317</v>
       </c>
       <c r="D441" s="10" t="s">
         <v>1318</v>
       </c>
       <c r="E441" s="10" t="s">
         <v>1319</v>
       </c>
       <c r="F441" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G441" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H441" s="17">
         <v>0.0</v>
       </c>
       <c r="I441" s="17">
         <v>0.0</v>
       </c>
       <c r="J441" s="11">
         <v>0</v>
       </c>
       <c r="K441" s="14">
         <f>G441*J441</f>
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A442" s="19">
         <v>436</v>
       </c>
       <c r="B442" s="8"/>
       <c r="C442" s="9" t="s">
         <v>1320</v>
       </c>
       <c r="D442" s="10" t="s">
         <v>1321</v>
       </c>
       <c r="E442" s="10" t="s">
         <v>1322</v>
       </c>
       <c r="F442" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G442" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H442" s="17">
         <v>0.0</v>
       </c>
       <c r="I442" s="17">
         <v>0.0</v>
       </c>
       <c r="J442" s="11">
         <v>0</v>
       </c>
       <c r="K442" s="14">
         <f>G442*J442</f>
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A443" s="19">
         <v>437</v>
       </c>
       <c r="B443" s="8"/>
       <c r="C443" s="9" t="s">
         <v>1323</v>
       </c>
       <c r="D443" s="10" t="s">
         <v>1324</v>
       </c>
       <c r="E443" s="10" t="s">
         <v>1325</v>
       </c>
       <c r="F443" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G443" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H443" s="17">
         <v>0.0</v>
       </c>
       <c r="I443" s="17">
         <v>0.0</v>
       </c>
       <c r="J443" s="11">
         <v>0</v>
       </c>
       <c r="K443" s="14">
         <f>G443*J443</f>
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A444" s="19">
         <v>438</v>
       </c>
       <c r="B444" s="8"/>
       <c r="C444" s="9" t="s">
         <v>1326</v>
       </c>
       <c r="D444" s="10" t="s">
         <v>1327</v>
       </c>
       <c r="E444" s="10" t="s">
         <v>1328</v>
       </c>
       <c r="F444" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G444" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H444" s="17">
         <v>0.0</v>
       </c>
       <c r="I444" s="17">
         <v>0.0</v>
       </c>
       <c r="J444" s="11">
         <v>0</v>
       </c>
       <c r="K444" s="14">
         <f>G444*J444</f>
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A445" s="19">
         <v>439</v>
       </c>
       <c r="B445" s="8"/>
       <c r="C445" s="9" t="s">
         <v>1329</v>
       </c>
       <c r="D445" s="10" t="s">
         <v>1330</v>
       </c>
       <c r="E445" s="10" t="s">
         <v>1331</v>
       </c>
       <c r="F445" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G445" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H445" s="17">
         <v>0.0</v>
       </c>
       <c r="I445" s="17">
         <v>0.0</v>
       </c>
       <c r="J445" s="11">
         <v>0</v>
       </c>
       <c r="K445" s="14">
         <f>G445*J445</f>
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A446" s="19">
         <v>440</v>
       </c>
       <c r="B446" s="8"/>
       <c r="C446" s="9" t="s">
         <v>1332</v>
       </c>
       <c r="D446" s="10" t="s">
         <v>1333</v>
       </c>
       <c r="E446" s="10" t="s">
         <v>1334</v>
       </c>
       <c r="F446" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G446" s="17">
-        <v>130.0</v>
+        <v>299.65</v>
       </c>
       <c r="H446" s="17">
         <v>0.0</v>
       </c>
       <c r="I446" s="17">
         <v>0.0</v>
       </c>
       <c r="J446" s="11">
         <v>0</v>
       </c>
       <c r="K446" s="14">
         <f>G446*J446</f>
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C447" s="9" t="s">
+    <row r="447" spans="1:11" outlineLevel="1">
+      <c r="A447" s="20" t="s">
         <v>1335</v>
       </c>
-      <c r="D447" s="10" t="s">
+      <c r="B447" s="2"/>
+      <c r="C447" s="2"/>
+      <c r="D447" s="2"/>
+      <c r="E447" s="2"/>
+      <c r="F447" s="2"/>
+      <c r="G447" s="12"/>
+      <c r="H447" s="12"/>
+      <c r="I447" s="12"/>
+      <c r="J447" s="2"/>
+      <c r="K447" s="12"/>
+    </row>
+    <row r="448" spans="1:11" outlineLevel="2">
+      <c r="A448" s="21" t="s">
         <v>1336</v>
       </c>
-      <c r="E447" s="10" t="s">
-[...90 lines deleted...]
-    <row r="450" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="B448" s="2"/>
+      <c r="C448" s="2"/>
+      <c r="D448" s="2"/>
+      <c r="E448" s="2"/>
+      <c r="F448" s="2"/>
+      <c r="G448" s="12"/>
+      <c r="H448" s="12"/>
+      <c r="I448" s="12"/>
+      <c r="J448" s="2"/>
+      <c r="K448" s="12"/>
+    </row>
+    <row r="449" spans="1:11" outlineLevel="3">
+      <c r="A449" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B449" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F449" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G449" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H449" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I449" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J449" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K449" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="450" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A450" s="19">
-        <v>444</v>
+        <v>1</v>
       </c>
       <c r="B450" s="8"/>
       <c r="C450" s="9" t="s">
-        <v>1344</v>
+        <v>1337</v>
       </c>
       <c r="D450" s="10" t="s">
-        <v>1345</v>
+        <v>1338</v>
       </c>
       <c r="E450" s="10" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="F450" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G450" s="17">
-        <v>130.0</v>
+        <v>195.0</v>
       </c>
       <c r="H450" s="17">
         <v>0.0</v>
       </c>
       <c r="I450" s="17">
         <v>0.0</v>
       </c>
       <c r="J450" s="11">
         <v>0</v>
       </c>
       <c r="K450" s="14">
         <f>G450*J450</f>
         <v>0</v>
       </c>
     </row>
-    <row r="451" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+    <row r="451" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A451" s="19">
-        <v>445</v>
+        <v>2</v>
       </c>
       <c r="B451" s="8"/>
       <c r="C451" s="9" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
       <c r="D451" s="10" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="E451" s="10" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="F451" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G451" s="17">
-        <v>130.0</v>
+        <v>195.0</v>
       </c>
       <c r="H451" s="17">
         <v>0.0</v>
       </c>
       <c r="I451" s="17">
         <v>0.0</v>
       </c>
       <c r="J451" s="11">
         <v>0</v>
       </c>
       <c r="K451" s="14">
         <f>G451*J451</f>
         <v>0</v>
       </c>
     </row>
-    <row r="452" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+    <row r="452" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A452" s="19">
-        <v>446</v>
+        <v>3</v>
       </c>
       <c r="B452" s="8"/>
       <c r="C452" s="9" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="D452" s="10" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="E452" s="10" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="F452" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G452" s="17">
-        <v>130.0</v>
+        <v>195.0</v>
       </c>
       <c r="H452" s="17">
         <v>0.0</v>
       </c>
       <c r="I452" s="17">
         <v>0.0</v>
       </c>
       <c r="J452" s="11">
         <v>0</v>
       </c>
       <c r="K452" s="14">
         <f>G452*J452</f>
         <v>0</v>
       </c>
     </row>
-    <row r="453" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+    <row r="453" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A453" s="19">
-        <v>447</v>
+        <v>4</v>
       </c>
       <c r="B453" s="8"/>
       <c r="C453" s="9" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
       <c r="D453" s="10" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="E453" s="10" t="s">
-        <v>1355</v>
+        <v>1348</v>
       </c>
       <c r="F453" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G453" s="17">
-        <v>130.0</v>
+        <v>195.0</v>
       </c>
       <c r="H453" s="17">
         <v>0.0</v>
       </c>
       <c r="I453" s="17">
         <v>0.0</v>
       </c>
       <c r="J453" s="11">
         <v>0</v>
       </c>
       <c r="K453" s="14">
         <f>G453*J453</f>
         <v>0</v>
       </c>
     </row>
-    <row r="454" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+    <row r="454" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A454" s="19">
-        <v>448</v>
+        <v>5</v>
       </c>
       <c r="B454" s="8"/>
       <c r="C454" s="9" t="s">
-        <v>1356</v>
+        <v>1349</v>
       </c>
       <c r="D454" s="10" t="s">
-        <v>1357</v>
+        <v>1350</v>
       </c>
       <c r="E454" s="10" t="s">
-        <v>1358</v>
+        <v>1351</v>
       </c>
       <c r="F454" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G454" s="17">
-        <v>130.0</v>
+        <v>195.0</v>
       </c>
       <c r="H454" s="17">
         <v>0.0</v>
       </c>
       <c r="I454" s="17">
         <v>0.0</v>
       </c>
       <c r="J454" s="11">
         <v>0</v>
       </c>
       <c r="K454" s="14">
         <f>G454*J454</f>
         <v>0</v>
       </c>
     </row>
-    <row r="455" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
-[...1603 lines deleted...]
-        <f>SUM(K5:K502)</f>
+    <row r="455" spans="1:11">
+      <c r="I455" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J455" s="22">
+        <f>SUM(J5:J454)</f>
+        <v>0</v>
+      </c>
+      <c r="K455" s="22">
+        <f>SUM(K5:K454)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A495:K495"/>
-    <mergeCell ref="A496:K496"/>
+    <mergeCell ref="A447:K447"/>
+    <mergeCell ref="A448:K448"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
@@ -37157,103 +33653,55 @@
     <hyperlink ref="E422" r:id="rId_hyperlink_416"/>
     <hyperlink ref="E423" r:id="rId_hyperlink_417"/>
     <hyperlink ref="E424" r:id="rId_hyperlink_418"/>
     <hyperlink ref="E425" r:id="rId_hyperlink_419"/>
     <hyperlink ref="E426" r:id="rId_hyperlink_420"/>
     <hyperlink ref="E427" r:id="rId_hyperlink_421"/>
     <hyperlink ref="E428" r:id="rId_hyperlink_422"/>
     <hyperlink ref="E429" r:id="rId_hyperlink_423"/>
     <hyperlink ref="E430" r:id="rId_hyperlink_424"/>
     <hyperlink ref="E431" r:id="rId_hyperlink_425"/>
     <hyperlink ref="E432" r:id="rId_hyperlink_426"/>
     <hyperlink ref="E433" r:id="rId_hyperlink_427"/>
     <hyperlink ref="E434" r:id="rId_hyperlink_428"/>
     <hyperlink ref="E435" r:id="rId_hyperlink_429"/>
     <hyperlink ref="E436" r:id="rId_hyperlink_430"/>
     <hyperlink ref="E437" r:id="rId_hyperlink_431"/>
     <hyperlink ref="E438" r:id="rId_hyperlink_432"/>
     <hyperlink ref="E439" r:id="rId_hyperlink_433"/>
     <hyperlink ref="E440" r:id="rId_hyperlink_434"/>
     <hyperlink ref="E441" r:id="rId_hyperlink_435"/>
     <hyperlink ref="E442" r:id="rId_hyperlink_436"/>
     <hyperlink ref="E443" r:id="rId_hyperlink_437"/>
     <hyperlink ref="E444" r:id="rId_hyperlink_438"/>
     <hyperlink ref="E445" r:id="rId_hyperlink_439"/>
     <hyperlink ref="E446" r:id="rId_hyperlink_440"/>
-    <hyperlink ref="E447" r:id="rId_hyperlink_441"/>
-[...51 lines deleted...]
-    <hyperlink ref="E502" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="E450" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="E451" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="E452" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="E453" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="E454" r:id="rId_hyperlink_445"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>