--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -14,104 +14,113 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-09 03:48:13</t>
+    <t>Актуальность прайса на: 2026-10-24 12:50:25</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3%</t>
   </si>
   <si>
     <t>8%</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
+    <t>420055/15</t>
+  </si>
+  <si>
+    <t>Декоративный цветок-мыло "Роза" класс А Розовый 5,5*4 50шт. 1/20 Арт: 420055/15</t>
+  </si>
+  <si>
+    <t>https://rostov.omg-gift.ru/product/42005515/</t>
+  </si>
+  <si>
+    <t>много</t>
+  </si>
+  <si>
     <t>721258/0111</t>
   </si>
   <si>
     <t>Коробка Прямоугольная 24*14*4 под кошелек Серебряный 1/60 Арт: 721258/0111</t>
   </si>
   <si>
     <t>https://rostov.omg-gift.ru/product/72011301-4/</t>
-  </si>
-[...1 lines deleted...]
-    <t>много</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -236,72 +245,102 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182.96x961.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182.96x962.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_20283" descr=""/>
+        <xdr:cNvPr id="1" name="product_12801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_20283" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -560,59 +599,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/72011301-4/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/42005515/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rostov.omg-gift.ru/product/72011301-4/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -668,87 +707,122 @@
       <c r="J6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A7" s="19">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="17">
-        <v>87.75</v>
+        <v>559.0</v>
       </c>
       <c r="H7" s="17">
         <v>0.0</v>
       </c>
       <c r="I7" s="17">
         <v>0.0</v>
       </c>
       <c r="J7" s="11">
         <v>0</v>
       </c>
       <c r="K7" s="14">
         <f>G7*J7</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
-      <c r="I8" s="7" t="s">
+    <row r="8" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A8" s="19">
+        <v>2</v>
+      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="J8" s="20">
-        <f>SUM(J5:J7)</f>
+      <c r="D8" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="17">
+        <v>87.75</v>
+      </c>
+      <c r="H8" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I8" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J8" s="11">
         <v>0</v>
       </c>
-      <c r="K8" s="20">
-        <f>SUM(K5:K7)</f>
+      <c r="K8" s="14">
+        <f>G8*J8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="I9" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="20">
+        <f>SUM(J5:J8)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
+        <f>SUM(K5:K8)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>